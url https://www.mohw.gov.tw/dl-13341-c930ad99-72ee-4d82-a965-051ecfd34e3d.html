--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,112 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9975C939-88BC-4D74-95F1-56DF22B06154}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BB90B2FD-956A-4EAD-B2ED-B08707EE1A14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="42" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="13" r:id="rId17"/>
+    <sheet name="114" sheetId="44" r:id="rId1"/>
+    <sheet name="113" sheetId="42" r:id="rId2"/>
+    <sheet name="112" sheetId="40" r:id="rId3"/>
+    <sheet name="111" sheetId="39" r:id="rId4"/>
+    <sheet name="110" sheetId="38" r:id="rId5"/>
+    <sheet name="109" sheetId="37" r:id="rId6"/>
+    <sheet name="108" sheetId="36" r:id="rId7"/>
+    <sheet name="107" sheetId="35" r:id="rId8"/>
+    <sheet name="106" sheetId="34" r:id="rId9"/>
+    <sheet name="105" sheetId="33" r:id="rId10"/>
+    <sheet name="104" sheetId="32" r:id="rId11"/>
+    <sheet name="103" sheetId="31" r:id="rId12"/>
+    <sheet name="102" sheetId="30" r:id="rId13"/>
+    <sheet name="101" sheetId="29" r:id="rId14"/>
+    <sheet name="100" sheetId="28" r:id="rId15"/>
+    <sheet name="99" sheetId="24" r:id="rId16"/>
+    <sheet name="98" sheetId="23" r:id="rId17"/>
+    <sheet name="97" sheetId="13" r:id="rId18"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1689" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1787" uniqueCount="172">
   <si>
     <t>惡性腫瘤</t>
   </si>
   <si>
     <t>腦血管疾病</t>
   </si>
   <si>
     <t>事故傷害</t>
   </si>
   <si>
     <t>糖尿病</t>
   </si>
   <si>
     <t>慢性肝病及肝硬化</t>
   </si>
   <si>
     <t>肺炎</t>
   </si>
   <si>
     <t>結核病</t>
   </si>
   <si>
     <t>高血壓性疾病</t>
   </si>
   <si>
@@ -733,65 +735,71 @@
   </si>
   <si>
     <t xml:space="preserve">肌肉骨骼系統與結締組織疾病 </t>
   </si>
   <si>
     <t>源於周產期的病況</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">源於周產期的病況 </t>
   </si>
   <si>
     <t>先天性畸形、變形與染色體異常</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">先天性畸形、變形與染色體異常 </t>
   </si>
   <si>
     <t>衰老／老邁／老年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">衰老／老邁／老年 </t>
   </si>
+  <si>
+    <t>民國114年</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="9">
+  <numFmts count="12">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="179" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="180" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="181" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="182" formatCode="0_)"/>
+    <numFmt numFmtId="183" formatCode="#,##0.0_ "/>
+    <numFmt numFmtId="184" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
@@ -1045,51 +1053,51 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1140,69 +1148,102 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="10" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="3" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="10" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="3" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="9" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="40">
     <cellStyle name="Comma0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency [0]_~ME00001" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency_~ME00001" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Date" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Fixed" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Heading 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal_~ME00001" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Percent_china.xls Chart 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Stub" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Top" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Total" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Totals" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 10" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="一般 11" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="一般 12" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="一般 13" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般 14" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -1224,51 +1265,51 @@
     <cellStyle name="千分位" xfId="36" builtinId="3"/>
     <cellStyle name="千分位 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="千分位 3" xfId="38" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="千分位 4" xfId="39" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FF0000CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1512,26586 +1553,28179 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7174BBA4-7A72-4E67-978A-1DDC4E6C483D}">
   <dimension ref="A1:K46"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="M39" sqref="M39"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="19" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
-      <c r="C5" s="12">
-[...14 lines deleted...]
-      <c r="H5" s="13">
+      <c r="C5" s="38">
+        <v>199576</v>
+      </c>
+      <c r="D5" s="39">
+        <v>74.381362999999993</v>
+      </c>
+      <c r="E5" s="39">
+        <v>76</v>
+      </c>
+      <c r="F5" s="38">
+        <v>114672</v>
+      </c>
+      <c r="G5" s="39">
+        <v>71.894726000000006</v>
+      </c>
+      <c r="H5" s="39">
         <v>73</v>
       </c>
-      <c r="I5" s="12">
-[...9 lines deleted...]
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="I5" s="38">
+        <v>84904</v>
+      </c>
+      <c r="J5" s="39">
+        <v>77.739835999999997</v>
+      </c>
+      <c r="K5" s="39">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="C6" s="12">
-[...23 lines deleted...]
-      <c r="K6" s="13">
+      <c r="C6" s="38">
+        <v>126</v>
+      </c>
+      <c r="D6" s="39">
+        <v>77.936508000000003</v>
+      </c>
+      <c r="E6" s="39">
         <v>81</v>
       </c>
-    </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="F6" s="38">
+        <v>61</v>
+      </c>
+      <c r="G6" s="39">
+        <v>74.459016000000005</v>
+      </c>
+      <c r="H6" s="39">
+        <v>76</v>
+      </c>
+      <c r="I6" s="38">
+        <v>65</v>
+      </c>
+      <c r="J6" s="39">
+        <v>81.2</v>
+      </c>
+      <c r="K6" s="39">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="12">
-[...5 lines deleted...]
-      <c r="E7" s="13">
+      <c r="C7" s="38">
+        <v>387</v>
+      </c>
+      <c r="D7" s="39">
+        <v>78.573643000000004</v>
+      </c>
+      <c r="E7" s="39">
         <v>81</v>
       </c>
-      <c r="F7" s="12">
-[...18 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="F7" s="38">
+        <v>279</v>
+      </c>
+      <c r="G7" s="39">
+        <v>77.659497999999999</v>
+      </c>
+      <c r="H7" s="39">
+        <v>81</v>
+      </c>
+      <c r="I7" s="38">
+        <v>108</v>
+      </c>
+      <c r="J7" s="39">
+        <v>80.935185000000004</v>
+      </c>
+      <c r="K7" s="39">
+        <v>84.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="12">
-[...5 lines deleted...]
-      <c r="E8" s="13">
+      <c r="C8" s="38">
+        <v>2262</v>
+      </c>
+      <c r="D8" s="39">
+        <v>77.212202000000005</v>
+      </c>
+      <c r="E8" s="39">
         <v>80</v>
       </c>
-      <c r="F8" s="12">
-[...14 lines deleted...]
-      <c r="K8" s="13">
+      <c r="F8" s="38">
+        <v>1164</v>
+      </c>
+      <c r="G8" s="39">
+        <v>74.413229999999999</v>
+      </c>
+      <c r="H8" s="39">
+        <v>76</v>
+      </c>
+      <c r="I8" s="38">
+        <v>1098</v>
+      </c>
+      <c r="J8" s="39">
+        <v>80.179417000000001</v>
+      </c>
+      <c r="K8" s="39">
         <v>83</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
-      <c r="C9" s="12">
-[...14 lines deleted...]
-      <c r="H9" s="13">
+      <c r="C9" s="38">
+        <v>300</v>
+      </c>
+      <c r="D9" s="39">
+        <v>68.436667</v>
+      </c>
+      <c r="E9" s="39">
+        <v>69</v>
+      </c>
+      <c r="F9" s="38">
+        <v>217</v>
+      </c>
+      <c r="G9" s="39">
+        <v>66.672810999999996</v>
+      </c>
+      <c r="H9" s="39">
         <v>67</v>
       </c>
-      <c r="I9" s="12">
-[...9 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I9" s="38">
+        <v>83</v>
+      </c>
+      <c r="J9" s="39">
+        <v>73.048192999999998</v>
+      </c>
+      <c r="K9" s="39">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="C10" s="12">
-[...5 lines deleted...]
-      <c r="E10" s="13">
+      <c r="C10" s="38">
+        <v>67</v>
+      </c>
+      <c r="D10" s="39">
+        <v>50.029851000000001</v>
+      </c>
+      <c r="E10" s="39">
         <v>50</v>
       </c>
-      <c r="F10" s="12">
-[...5 lines deleted...]
-      <c r="H10" s="13">
+      <c r="F10" s="38">
+        <v>62</v>
+      </c>
+      <c r="G10" s="39">
+        <v>49.612903000000003</v>
+      </c>
+      <c r="H10" s="39">
         <v>49.5</v>
       </c>
-      <c r="I10" s="12">
-[...9 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="I10" s="38">
+        <v>5</v>
+      </c>
+      <c r="J10" s="39">
+        <v>55.2</v>
+      </c>
+      <c r="K10" s="39">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C11" s="12">
-[...5 lines deleted...]
-      <c r="E11" s="13">
+      <c r="C11" s="38">
+        <v>54838</v>
+      </c>
+      <c r="D11" s="39">
+        <v>70.464039999999997</v>
+      </c>
+      <c r="E11" s="39">
         <v>71</v>
       </c>
-      <c r="F11" s="12">
-[...5 lines deleted...]
-      <c r="H11" s="13">
+      <c r="F11" s="38">
+        <v>32537</v>
+      </c>
+      <c r="G11" s="39">
+        <v>69.848419000000007</v>
+      </c>
+      <c r="H11" s="39">
         <v>70</v>
       </c>
-      <c r="I11" s="12">
-[...5 lines deleted...]
-      <c r="K11" s="13">
+      <c r="I11" s="38">
+        <v>22301</v>
+      </c>
+      <c r="J11" s="39">
+        <v>71.362226000000007</v>
+      </c>
+      <c r="K11" s="39">
         <v>72</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="C12" s="12">
-[...5 lines deleted...]
-      <c r="E12" s="13">
+      <c r="C12" s="38">
+        <v>1552</v>
+      </c>
+      <c r="D12" s="39">
+        <v>76.121778000000006</v>
+      </c>
+      <c r="E12" s="39">
         <v>79</v>
       </c>
-      <c r="F12" s="12">
-[...5 lines deleted...]
-      <c r="H12" s="13">
+      <c r="F12" s="38">
+        <v>882</v>
+      </c>
+      <c r="G12" s="39">
+        <v>75.030612000000005</v>
+      </c>
+      <c r="H12" s="39">
         <v>77</v>
       </c>
-      <c r="I12" s="12">
-[...5 lines deleted...]
-      <c r="K12" s="13">
+      <c r="I12" s="38">
+        <v>670</v>
+      </c>
+      <c r="J12" s="39">
+        <v>77.558209000000005</v>
+      </c>
+      <c r="K12" s="39">
         <v>81</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="12">
-[...14 lines deleted...]
-      <c r="H13" s="13">
+      <c r="C13" s="38">
+        <v>316</v>
+      </c>
+      <c r="D13" s="39">
+        <v>75.392404999999997</v>
+      </c>
+      <c r="E13" s="39">
         <v>79</v>
       </c>
-      <c r="I13" s="12">
-[...5 lines deleted...]
-      <c r="K13" s="13">
+      <c r="F13" s="38">
+        <v>153</v>
+      </c>
+      <c r="G13" s="39">
+        <v>73</v>
+      </c>
+      <c r="H13" s="39">
+        <v>75</v>
+      </c>
+      <c r="I13" s="38">
+        <v>163</v>
+      </c>
+      <c r="J13" s="39">
+        <v>77.638036999999997</v>
+      </c>
+      <c r="K13" s="39">
         <v>82</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="12">
-[...14 lines deleted...]
-      <c r="H14" s="13">
+      <c r="C14" s="38">
+        <v>10524</v>
+      </c>
+      <c r="D14" s="39">
+        <v>76.328391999999994</v>
+      </c>
+      <c r="E14" s="39">
+        <v>78</v>
+      </c>
+      <c r="F14" s="38">
+        <v>5420</v>
+      </c>
+      <c r="G14" s="39">
+        <v>72.804058999999995</v>
+      </c>
+      <c r="H14" s="39">
         <v>74</v>
       </c>
-      <c r="I14" s="12">
-[...5 lines deleted...]
-      <c r="K14" s="13">
+      <c r="I14" s="38">
+        <v>5104</v>
+      </c>
+      <c r="J14" s="39">
+        <v>80.070925000000003</v>
+      </c>
+      <c r="K14" s="39">
         <v>82</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="C15" s="12">
-[...5 lines deleted...]
-      <c r="E15" s="13">
+      <c r="C15" s="38">
+        <v>3336</v>
+      </c>
+      <c r="D15" s="39">
+        <v>86.996103000000005</v>
+      </c>
+      <c r="E15" s="39">
         <v>88</v>
       </c>
-      <c r="F15" s="12">
-[...18 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="F15" s="38">
+        <v>1349</v>
+      </c>
+      <c r="G15" s="39">
+        <v>85.389917999999994</v>
+      </c>
+      <c r="H15" s="39">
+        <v>87</v>
+      </c>
+      <c r="I15" s="38">
+        <v>1987</v>
+      </c>
+      <c r="J15" s="39">
+        <v>88.086562999999998</v>
+      </c>
+      <c r="K15" s="39">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="C16" s="12">
+      <c r="C16" s="38">
         <v>54</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="39">
+        <v>63.740741</v>
+      </c>
+      <c r="E16" s="39">
+        <v>70</v>
+      </c>
+      <c r="F16" s="38">
+        <v>34</v>
+      </c>
+      <c r="G16" s="39">
+        <v>59.617646999999998</v>
+      </c>
+      <c r="H16" s="39">
         <v>67</v>
       </c>
-      <c r="E16" s="13">
-[...11 lines deleted...]
-      <c r="I16" s="12">
+      <c r="I16" s="38">
         <v>20</v>
       </c>
-      <c r="J16" s="13">
-[...6 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J16" s="39">
+        <v>70.75</v>
+      </c>
+      <c r="K16" s="39">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="C17" s="12">
+        <v>147</v>
+      </c>
+      <c r="C17" s="38">
         <v>152</v>
       </c>
-      <c r="D17" s="13">
-[...2 lines deleted...]
-      <c r="E17" s="13">
+      <c r="D17" s="39">
+        <v>62.828946999999999</v>
+      </c>
+      <c r="E17" s="39">
+        <v>64</v>
+      </c>
+      <c r="F17" s="38">
+        <v>96</v>
+      </c>
+      <c r="G17" s="39">
+        <v>63.177083000000003</v>
+      </c>
+      <c r="H17" s="39">
         <v>65</v>
       </c>
-      <c r="F17" s="12">
-[...18 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="I17" s="38">
+        <v>56</v>
+      </c>
+      <c r="J17" s="39">
+        <v>62.232143000000001</v>
+      </c>
+      <c r="K17" s="39">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>157</v>
-[...16 lines deleted...]
-      <c r="H18" s="13">
+        <v>148</v>
+      </c>
+      <c r="C18" s="38">
+        <v>1740</v>
+      </c>
+      <c r="D18" s="39">
+        <v>81.259770000000003</v>
+      </c>
+      <c r="E18" s="39">
         <v>82</v>
       </c>
-      <c r="I18" s="12">
-[...5 lines deleted...]
-      <c r="K18" s="13">
+      <c r="F18" s="38">
+        <v>919</v>
+      </c>
+      <c r="G18" s="39">
+        <v>80.331881999999993</v>
+      </c>
+      <c r="H18" s="39">
+        <v>81</v>
+      </c>
+      <c r="I18" s="38">
+        <v>821</v>
+      </c>
+      <c r="J18" s="39">
+        <v>82.298417000000001</v>
+      </c>
+      <c r="K18" s="39">
         <v>84</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>159</v>
-[...29 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+      <c r="C19" s="38">
+        <v>553</v>
+      </c>
+      <c r="D19" s="39">
+        <v>86.616636999999997</v>
+      </c>
+      <c r="E19" s="39">
+        <v>88</v>
+      </c>
+      <c r="F19" s="38">
+        <v>202</v>
+      </c>
+      <c r="G19" s="39">
+        <v>85.193068999999994</v>
+      </c>
+      <c r="H19" s="39">
+        <v>86.5</v>
+      </c>
+      <c r="I19" s="38">
+        <v>351</v>
+      </c>
+      <c r="J19" s="39">
+        <v>87.435896999999997</v>
+      </c>
+      <c r="K19" s="39">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="C20" s="12">
-[...14 lines deleted...]
-      <c r="H20" s="13">
+      <c r="C20" s="38">
+        <v>8517</v>
+      </c>
+      <c r="D20" s="39">
+        <v>80.227193</v>
+      </c>
+      <c r="E20" s="39">
+        <v>84</v>
+      </c>
+      <c r="F20" s="38">
+        <v>4228</v>
+      </c>
+      <c r="G20" s="39">
+        <v>75.728476999999998</v>
+      </c>
+      <c r="H20" s="39">
         <v>78</v>
       </c>
-      <c r="I20" s="12">
-[...9 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I20" s="38">
+        <v>4289</v>
+      </c>
+      <c r="J20" s="39">
+        <v>84.661925999999994</v>
+      </c>
+      <c r="K20" s="39">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
-      <c r="C21" s="12">
-[...23 lines deleted...]
-      <c r="K21" s="13">
+      <c r="C21" s="38">
+        <v>22907</v>
+      </c>
+      <c r="D21" s="39">
+        <v>75.404069000000007</v>
+      </c>
+      <c r="E21" s="39">
+        <v>78</v>
+      </c>
+      <c r="F21" s="38">
+        <v>13517</v>
+      </c>
+      <c r="G21" s="39">
+        <v>71.534142000000003</v>
+      </c>
+      <c r="H21" s="39">
+        <v>72</v>
+      </c>
+      <c r="I21" s="38">
+        <v>9390</v>
+      </c>
+      <c r="J21" s="39">
+        <v>80.974867000000003</v>
+      </c>
+      <c r="K21" s="39">
         <v>84</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="12">
-[...23 lines deleted...]
-      <c r="K22" s="13">
+      <c r="C22" s="38">
+        <v>12425</v>
+      </c>
+      <c r="D22" s="39">
+        <v>75.733440999999999</v>
+      </c>
+      <c r="E22" s="39">
+        <v>78</v>
+      </c>
+      <c r="F22" s="38">
+        <v>7218</v>
+      </c>
+      <c r="G22" s="39">
+        <v>72.995705000000001</v>
+      </c>
+      <c r="H22" s="39">
+        <v>74</v>
+      </c>
+      <c r="I22" s="38">
+        <v>5207</v>
+      </c>
+      <c r="J22" s="39">
+        <v>79.528519000000003</v>
+      </c>
+      <c r="K22" s="39">
         <v>83</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C23" s="12">
-[...14 lines deleted...]
-      <c r="H23" s="13">
+      <c r="C23" s="38">
+        <v>40</v>
+      </c>
+      <c r="D23" s="39">
+        <v>81.724999999999994</v>
+      </c>
+      <c r="E23" s="39">
         <v>83</v>
       </c>
-      <c r="I23" s="12">
-[...9 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="F23" s="38">
+        <v>15</v>
+      </c>
+      <c r="G23" s="39">
+        <v>77.733333000000002</v>
+      </c>
+      <c r="H23" s="39">
+        <v>81</v>
+      </c>
+      <c r="I23" s="38">
+        <v>25</v>
+      </c>
+      <c r="J23" s="39">
+        <v>84.12</v>
+      </c>
+      <c r="K23" s="39">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
-      <c r="C24" s="12">
-[...27 lines deleted...]
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="C24" s="38">
+        <v>1041</v>
+      </c>
+      <c r="D24" s="39">
+        <v>70.409222</v>
+      </c>
+      <c r="E24" s="39">
+        <v>72</v>
+      </c>
+      <c r="F24" s="38">
+        <v>700</v>
+      </c>
+      <c r="G24" s="39">
+        <v>68.405714000000003</v>
+      </c>
+      <c r="H24" s="39">
+        <v>70</v>
+      </c>
+      <c r="I24" s="38">
+        <v>341</v>
+      </c>
+      <c r="J24" s="39">
+        <v>74.521994000000007</v>
+      </c>
+      <c r="K24" s="39">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="C25" s="12">
-[...23 lines deleted...]
-      <c r="K25" s="13">
+      <c r="C25" s="38">
+        <v>913</v>
+      </c>
+      <c r="D25" s="39">
+        <v>74.412924000000004</v>
+      </c>
+      <c r="E25" s="39">
+        <v>77</v>
+      </c>
+      <c r="F25" s="38">
+        <v>498</v>
+      </c>
+      <c r="G25" s="39">
+        <v>72.638553999999999</v>
+      </c>
+      <c r="H25" s="39">
+        <v>75</v>
+      </c>
+      <c r="I25" s="38">
+        <v>415</v>
+      </c>
+      <c r="J25" s="39">
+        <v>76.542169000000001</v>
+      </c>
+      <c r="K25" s="39">
         <v>81</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C26" s="12">
-[...5 lines deleted...]
-      <c r="E26" s="13">
+      <c r="C26" s="38">
+        <v>17468</v>
+      </c>
+      <c r="D26" s="39">
+        <v>81.892947000000007</v>
+      </c>
+      <c r="E26" s="39">
         <v>84</v>
       </c>
-      <c r="F26" s="12">
-[...5 lines deleted...]
-      <c r="H26" s="13">
+      <c r="F26" s="38">
+        <v>10089</v>
+      </c>
+      <c r="G26" s="39">
+        <v>80.017444999999995</v>
+      </c>
+      <c r="H26" s="39">
         <v>82</v>
       </c>
-      <c r="I26" s="12">
-[...5 lines deleted...]
-      <c r="K26" s="13">
+      <c r="I26" s="38">
+        <v>7379</v>
+      </c>
+      <c r="J26" s="39">
+        <v>84.457244000000003</v>
+      </c>
+      <c r="K26" s="39">
         <v>86</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="12">
-[...27 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="C27" s="38">
+        <v>8</v>
+      </c>
+      <c r="D27" s="39">
+        <v>77.125</v>
+      </c>
+      <c r="E27" s="39">
+        <v>80.5</v>
+      </c>
+      <c r="F27" s="38">
+        <v>4</v>
+      </c>
+      <c r="G27" s="39">
+        <v>69</v>
+      </c>
+      <c r="H27" s="39">
+        <v>69</v>
+      </c>
+      <c r="I27" s="38">
+        <v>4</v>
+      </c>
+      <c r="J27" s="39">
+        <v>85.25</v>
+      </c>
+      <c r="K27" s="39">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
-      <c r="C28" s="12">
-[...5 lines deleted...]
-      <c r="E28" s="13">
+      <c r="C28" s="38">
+        <v>5796</v>
+      </c>
+      <c r="D28" s="39">
+        <v>81.403209000000004</v>
+      </c>
+      <c r="E28" s="39">
         <v>83</v>
       </c>
-      <c r="F28" s="12">
-[...5 lines deleted...]
-      <c r="H28" s="13">
+      <c r="F28" s="38">
+        <v>4089</v>
+      </c>
+      <c r="G28" s="39">
+        <v>80.297139000000001</v>
+      </c>
+      <c r="H28" s="39">
         <v>82</v>
       </c>
-      <c r="I28" s="12">
-[...5 lines deleted...]
-      <c r="K28" s="13">
+      <c r="I28" s="38">
+        <v>1707</v>
+      </c>
+      <c r="J28" s="39">
+        <v>84.052723999999998</v>
+      </c>
+      <c r="K28" s="39">
         <v>86</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
-      <c r="C29" s="12">
-[...27 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C29" s="38">
+        <v>101</v>
+      </c>
+      <c r="D29" s="39">
+        <v>78.079207999999994</v>
+      </c>
+      <c r="E29" s="39">
+        <v>82</v>
+      </c>
+      <c r="F29" s="38">
+        <v>96</v>
+      </c>
+      <c r="G29" s="39">
+        <v>77.895832999999996</v>
+      </c>
+      <c r="H29" s="39">
+        <v>81.5</v>
+      </c>
+      <c r="I29" s="38">
+        <v>5</v>
+      </c>
+      <c r="J29" s="39">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="K29" s="39">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="C30" s="12">
-[...14 lines deleted...]
-      <c r="H30" s="13">
+      <c r="C30" s="38">
+        <v>532</v>
+      </c>
+      <c r="D30" s="39">
+        <v>79.740601999999996</v>
+      </c>
+      <c r="E30" s="39">
         <v>83</v>
       </c>
-      <c r="I30" s="12">
-[...5 lines deleted...]
-      <c r="K30" s="13">
+      <c r="F30" s="38">
+        <v>305</v>
+      </c>
+      <c r="G30" s="39">
+        <v>78.544262000000003</v>
+      </c>
+      <c r="H30" s="39">
+        <v>81</v>
+      </c>
+      <c r="I30" s="38">
+        <v>227</v>
+      </c>
+      <c r="J30" s="39">
+        <v>81.348017999999996</v>
+      </c>
+      <c r="K30" s="39">
         <v>85</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
-      <c r="C31" s="12">
-[...27 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="C31" s="38">
+        <v>520</v>
+      </c>
+      <c r="D31" s="39">
+        <v>74.767308</v>
+      </c>
+      <c r="E31" s="39">
+        <v>75</v>
+      </c>
+      <c r="F31" s="38">
+        <v>327</v>
+      </c>
+      <c r="G31" s="39">
+        <v>71.492355000000003</v>
+      </c>
+      <c r="H31" s="39">
+        <v>72</v>
+      </c>
+      <c r="I31" s="38">
+        <v>193</v>
+      </c>
+      <c r="J31" s="39">
+        <v>80.316062000000002</v>
+      </c>
+      <c r="K31" s="39">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="C32" s="12">
-[...5 lines deleted...]
-      <c r="E32" s="13">
+      <c r="C32" s="38">
+        <v>427</v>
+      </c>
+      <c r="D32" s="39">
+        <v>78.749414999999999</v>
+      </c>
+      <c r="E32" s="39">
         <v>82</v>
       </c>
-      <c r="F32" s="12">
-[...18 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="F32" s="38">
+        <v>221</v>
+      </c>
+      <c r="G32" s="39">
+        <v>75.280542999999994</v>
+      </c>
+      <c r="H32" s="39">
+        <v>77</v>
+      </c>
+      <c r="I32" s="38">
+        <v>206</v>
+      </c>
+      <c r="J32" s="39">
+        <v>82.470873999999995</v>
+      </c>
+      <c r="K32" s="39">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="C33" s="15">
-[...27 lines deleted...]
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C33" s="40">
+        <v>3510</v>
+      </c>
+      <c r="D33" s="39">
+        <v>64.057834999999997</v>
+      </c>
+      <c r="E33" s="39">
+        <v>63</v>
+      </c>
+      <c r="F33" s="41">
+        <v>2480</v>
+      </c>
+      <c r="G33" s="39">
+        <v>60.095160999999997</v>
+      </c>
+      <c r="H33" s="39">
+        <v>59</v>
+      </c>
+      <c r="I33" s="41">
+        <v>1030</v>
+      </c>
+      <c r="J33" s="39">
+        <v>73.599029000000002</v>
+      </c>
+      <c r="K33" s="39">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="C34" s="15">
-[...14 lines deleted...]
-      <c r="H34" s="13">
+      <c r="C34" s="40">
+        <v>438</v>
+      </c>
+      <c r="D34" s="39">
+        <v>79.853881000000001</v>
+      </c>
+      <c r="E34" s="39">
+        <v>82.5</v>
+      </c>
+      <c r="F34" s="41">
+        <v>223</v>
+      </c>
+      <c r="G34" s="39">
+        <v>77.860986999999994</v>
+      </c>
+      <c r="H34" s="39">
         <v>80</v>
       </c>
-      <c r="I34" s="16">
-[...9 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I34" s="41">
+        <v>215</v>
+      </c>
+      <c r="J34" s="39">
+        <v>81.920929999999998</v>
+      </c>
+      <c r="K34" s="39">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
-        <v>161</v>
-[...29 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+      <c r="C35" s="40">
+        <v>726</v>
+      </c>
+      <c r="D35" s="39">
+        <v>76.439393999999993</v>
+      </c>
+      <c r="E35" s="39">
+        <v>79</v>
+      </c>
+      <c r="F35" s="41">
+        <v>366</v>
+      </c>
+      <c r="G35" s="39">
+        <v>72.614754000000005</v>
+      </c>
+      <c r="H35" s="39">
+        <v>73</v>
+      </c>
+      <c r="I35" s="41">
+        <v>360</v>
+      </c>
+      <c r="J35" s="39">
+        <v>80.327777999999995</v>
+      </c>
+      <c r="K35" s="39">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
-        <v>163</v>
-[...7 lines deleted...]
-      <c r="E36" s="13">
+        <v>151</v>
+      </c>
+      <c r="C36" s="40">
+        <v>2085</v>
+      </c>
+      <c r="D36" s="39">
+        <v>76.125658999999999</v>
+      </c>
+      <c r="E36" s="39">
         <v>78</v>
       </c>
-      <c r="F36" s="16">
-[...14 lines deleted...]
-      <c r="K36" s="13">
+      <c r="F36" s="41">
+        <v>987</v>
+      </c>
+      <c r="G36" s="39">
+        <v>74.032420999999999</v>
+      </c>
+      <c r="H36" s="39">
+        <v>75</v>
+      </c>
+      <c r="I36" s="41">
+        <v>1098</v>
+      </c>
+      <c r="J36" s="39">
+        <v>78.007285999999993</v>
+      </c>
+      <c r="K36" s="39">
         <v>81</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="C37" s="15">
-[...5 lines deleted...]
-      <c r="E37" s="13">
+      <c r="C37" s="40">
+        <v>5980</v>
+      </c>
+      <c r="D37" s="39">
+        <v>78.423579000000004</v>
+      </c>
+      <c r="E37" s="39">
         <v>81</v>
       </c>
-      <c r="F37" s="16">
-[...5 lines deleted...]
-      <c r="H37" s="13">
+      <c r="F37" s="41">
+        <v>3033</v>
+      </c>
+      <c r="G37" s="39">
+        <v>76.001318999999995</v>
+      </c>
+      <c r="H37" s="39">
         <v>77</v>
       </c>
-      <c r="I37" s="16">
-[...5 lines deleted...]
-      <c r="K37" s="13">
+      <c r="I37" s="41">
+        <v>2947</v>
+      </c>
+      <c r="J37" s="39">
+        <v>80.916524999999993</v>
+      </c>
+      <c r="K37" s="39">
         <v>83</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
-      <c r="C38" s="15">
-[...2 lines deleted...]
-      <c r="D38" s="13">
+      <c r="C38" s="40">
+        <v>12</v>
+      </c>
+      <c r="D38" s="39">
+        <v>35.416666999999997</v>
+      </c>
+      <c r="E38" s="39">
         <v>36</v>
       </c>
-      <c r="E38" s="13">
-[...14 lines deleted...]
-      <c r="J38" s="13">
+      <c r="F38" s="42">
+        <v>0</v>
+      </c>
+      <c r="G38" s="43">
+        <v>0</v>
+      </c>
+      <c r="H38" s="43">
+        <v>0</v>
+      </c>
+      <c r="I38" s="41">
+        <v>12</v>
+      </c>
+      <c r="J38" s="39">
+        <v>35.416666999999997</v>
+      </c>
+      <c r="K38" s="39">
         <v>36</v>
       </c>
-      <c r="K38" s="13">
-[...3 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>165</v>
-[...7 lines deleted...]
-      <c r="E39" s="13">
+        <v>152</v>
+      </c>
+      <c r="C39" s="40">
+        <v>277</v>
+      </c>
+      <c r="D39" s="39">
+        <v>0.545126</v>
+      </c>
+      <c r="E39" s="39">
         <v>0</v>
       </c>
-      <c r="F39" s="16">
-[...5 lines deleted...]
-      <c r="H39" s="13">
+      <c r="F39" s="41">
+        <v>153</v>
+      </c>
+      <c r="G39" s="39">
+        <v>0.69934600000000002</v>
+      </c>
+      <c r="H39" s="39">
         <v>0</v>
       </c>
-      <c r="I39" s="16">
-[...5 lines deleted...]
-      <c r="K39" s="13">
+      <c r="I39" s="41">
+        <v>124</v>
+      </c>
+      <c r="J39" s="39">
+        <v>0.35483900000000002</v>
+      </c>
+      <c r="K39" s="39">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
-        <v>167</v>
-[...29 lines deleted...]
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+        <v>153</v>
+      </c>
+      <c r="C40" s="40">
+        <v>226</v>
+      </c>
+      <c r="D40" s="39">
+        <v>32.964601999999999</v>
+      </c>
+      <c r="E40" s="39">
+        <v>33</v>
+      </c>
+      <c r="F40" s="41">
+        <v>120</v>
+      </c>
+      <c r="G40" s="39">
+        <v>30.808333000000001</v>
+      </c>
+      <c r="H40" s="39">
+        <v>29</v>
+      </c>
+      <c r="I40" s="41">
+        <v>106</v>
+      </c>
+      <c r="J40" s="39">
+        <v>35.405659999999997</v>
+      </c>
+      <c r="K40" s="39">
+        <v>38.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
-        <v>169</v>
-[...7 lines deleted...]
-      <c r="E41" s="13">
+        <v>154</v>
+      </c>
+      <c r="C41" s="40">
+        <v>3799</v>
+      </c>
+      <c r="D41" s="39">
+        <v>89.350092000000004</v>
+      </c>
+      <c r="E41" s="39">
         <v>90</v>
       </c>
-      <c r="F41" s="16">
-[...5 lines deleted...]
-      <c r="H41" s="13">
+      <c r="F41" s="41">
+        <v>1649</v>
+      </c>
+      <c r="G41" s="39">
+        <v>88.147968000000006</v>
+      </c>
+      <c r="H41" s="39">
         <v>89</v>
       </c>
-      <c r="I41" s="16">
-[...5 lines deleted...]
-      <c r="K41" s="13">
+      <c r="I41" s="41">
+        <v>2150</v>
+      </c>
+      <c r="J41" s="39">
+        <v>90.272092999999998</v>
+      </c>
+      <c r="K41" s="39">
         <v>91</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
-      <c r="C42" s="15">
-[...2 lines deleted...]
-      <c r="D42" s="13">
+      <c r="C42" s="40">
+        <v>12</v>
+      </c>
+      <c r="D42" s="39">
         <v>0</v>
       </c>
-      <c r="E42" s="13">
+      <c r="E42" s="39">
         <v>0</v>
       </c>
-      <c r="F42" s="16">
-[...2 lines deleted...]
-      <c r="G42" s="13">
+      <c r="F42" s="41">
+        <v>8</v>
+      </c>
+      <c r="G42" s="39">
         <v>0</v>
       </c>
-      <c r="H42" s="13">
+      <c r="H42" s="39">
         <v>0</v>
       </c>
-      <c r="I42" s="16">
+      <c r="I42" s="41">
         <v>4</v>
       </c>
-      <c r="J42" s="13">
+      <c r="J42" s="39">
         <v>0</v>
       </c>
-      <c r="K42" s="13">
+      <c r="K42" s="39">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>143</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>140</v>
       </c>
-      <c r="C43" s="12">
-[...14 lines deleted...]
-      <c r="H43" s="17">
+      <c r="C43" s="38">
+        <v>932</v>
+      </c>
+      <c r="D43" s="44">
+        <v>80.072961000000006</v>
+      </c>
+      <c r="E43" s="44">
+        <v>82</v>
+      </c>
+      <c r="F43" s="38">
+        <v>520</v>
+      </c>
+      <c r="G43" s="44">
+        <v>78.517308</v>
+      </c>
+      <c r="H43" s="44">
         <v>81</v>
       </c>
-      <c r="I43" s="12">
-[...9 lines deleted...]
-    <row r="44" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I43" s="38">
+        <v>412</v>
+      </c>
+      <c r="J43" s="44">
+        <v>82.036407999999994</v>
+      </c>
+      <c r="K43" s="44">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C44" s="15">
-[...5 lines deleted...]
-      <c r="E44" s="13">
+      <c r="C44" s="40">
+        <v>6678</v>
+      </c>
+      <c r="D44" s="39">
+        <v>62.443545999999998</v>
+      </c>
+      <c r="E44" s="39">
         <v>66</v>
       </c>
-      <c r="F44" s="16">
-[...5 lines deleted...]
-      <c r="H44" s="13">
+      <c r="F44" s="41">
+        <v>4572</v>
+      </c>
+      <c r="G44" s="39">
+        <v>60.496499999999997</v>
+      </c>
+      <c r="H44" s="39">
         <v>63</v>
       </c>
-      <c r="I44" s="16">
-[...9 lines deleted...]
-    <row r="45" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="I44" s="41">
+        <v>2106</v>
+      </c>
+      <c r="J44" s="39">
+        <v>66.670464999999993</v>
+      </c>
+      <c r="K44" s="39">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A45" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="C45" s="15">
-[...5 lines deleted...]
-      <c r="E45" s="38">
+      <c r="C45" s="45">
+        <v>3951</v>
+      </c>
+      <c r="D45" s="39">
+        <v>52.164768000000002</v>
+      </c>
+      <c r="E45" s="39">
         <v>52</v>
       </c>
-      <c r="F45" s="16">
-[...5 lines deleted...]
-      <c r="H45" s="38">
+      <c r="F45" s="46">
+        <v>2543</v>
+      </c>
+      <c r="G45" s="39">
+        <v>52.330711999999998</v>
+      </c>
+      <c r="H45" s="39">
+        <v>53</v>
+      </c>
+      <c r="I45" s="46">
+        <v>1408</v>
+      </c>
+      <c r="J45" s="39">
+        <v>51.865057</v>
+      </c>
+      <c r="K45" s="39">
         <v>52</v>
       </c>
-      <c r="I45" s="16">
-[...9 lines deleted...]
-    <row r="46" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C46" s="36">
-[...24 lines deleted...]
-        <v>46</v>
+      <c r="C46" s="47">
+        <v>139</v>
+      </c>
+      <c r="D46" s="48">
+        <v>45.453237000000001</v>
+      </c>
+      <c r="E46" s="48">
+        <v>49</v>
+      </c>
+      <c r="F46" s="49">
+        <v>84</v>
+      </c>
+      <c r="G46" s="48">
+        <v>44.821429000000002</v>
+      </c>
+      <c r="H46" s="48">
+        <v>47</v>
+      </c>
+      <c r="I46" s="49">
+        <v>55</v>
+      </c>
+      <c r="J46" s="48">
+        <v>46.418182000000002</v>
+      </c>
+      <c r="K46" s="48">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>163574</v>
+        <v>172418</v>
       </c>
       <c r="D5" s="13">
-        <v>72.026989999999998</v>
+        <v>72.5</v>
       </c>
       <c r="E5" s="13">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F5" s="12">
-        <v>98230</v>
+        <v>102985</v>
       </c>
       <c r="G5" s="13">
-        <v>70.001620000000003</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="H5" s="13">
         <v>74</v>
       </c>
       <c r="I5" s="12">
-        <v>65344</v>
+        <v>69433</v>
       </c>
       <c r="J5" s="13">
-        <v>75.071680000000001</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="K5" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="D6" s="13">
-        <v>73.180449999999993</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="E6" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F6" s="12">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G6" s="13">
-        <v>71.802629999999994</v>
+        <v>73</v>
       </c>
       <c r="H6" s="13">
-        <v>72.5</v>
+        <v>77</v>
       </c>
       <c r="I6" s="12">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J6" s="13">
-        <v>75.017539999999997</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="K6" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>571</v>
+        <v>547</v>
       </c>
       <c r="D7" s="13">
-        <v>77.581440000000001</v>
+        <v>78.2</v>
       </c>
       <c r="E7" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F7" s="12">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="G7" s="13">
-        <v>76.964449999999999</v>
+        <v>78</v>
       </c>
       <c r="H7" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I7" s="12">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="J7" s="13">
-        <v>79.328860000000006</v>
+        <v>78.8</v>
       </c>
       <c r="K7" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>3428</v>
+        <v>3787</v>
       </c>
       <c r="D8" s="13">
-        <v>77.572050000000004</v>
+        <v>77.8</v>
       </c>
       <c r="E8" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F8" s="12">
-        <v>2079</v>
+        <v>2193</v>
       </c>
       <c r="G8" s="13">
-        <v>76.228960000000001</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="H8" s="13">
         <v>81</v>
       </c>
       <c r="I8" s="12">
-        <v>1349</v>
+        <v>1594</v>
       </c>
       <c r="J8" s="13">
-        <v>79.641959999999997</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="K8" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>335</v>
+        <v>301</v>
       </c>
       <c r="D9" s="13">
-        <v>63.09254</v>
+        <v>64.400000000000006</v>
       </c>
       <c r="E9" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F9" s="12">
-        <v>225</v>
+        <v>186</v>
       </c>
       <c r="G9" s="13">
-        <v>61.102220000000003</v>
+        <v>62.5</v>
       </c>
       <c r="H9" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="12">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="J9" s="13">
-        <v>67.163640000000001</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="K9" s="13">
-        <v>66.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="D10" s="13">
-        <v>42.572519999999997</v>
+        <v>44.4</v>
       </c>
       <c r="E10" s="13">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F10" s="12">
-        <v>125</v>
+        <v>167</v>
       </c>
       <c r="G10" s="13">
-        <v>42.624000000000002</v>
+        <v>44.1</v>
       </c>
       <c r="H10" s="13">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I10" s="12">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J10" s="13">
-        <v>41.5</v>
+        <v>48.8</v>
       </c>
       <c r="K10" s="13">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>46829</v>
+        <v>47760</v>
       </c>
       <c r="D11" s="13">
-        <v>68.358599999999996</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="E11" s="13">
         <v>69</v>
       </c>
       <c r="F11" s="12">
-        <v>28776</v>
+        <v>29215</v>
       </c>
       <c r="G11" s="13">
-        <v>67.939920000000001</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="H11" s="13">
         <v>68</v>
       </c>
       <c r="I11" s="12">
-        <v>18053</v>
+        <v>18545</v>
       </c>
       <c r="J11" s="13">
-        <v>69.025980000000004</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="K11" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="D12" s="13">
-        <v>74.675319999999999</v>
+        <v>75</v>
       </c>
       <c r="E12" s="13">
         <v>79</v>
       </c>
       <c r="F12" s="12">
-        <v>830</v>
+        <v>801</v>
       </c>
       <c r="G12" s="13">
-        <v>74.062650000000005</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="H12" s="13">
         <v>78</v>
       </c>
       <c r="I12" s="12">
-        <v>556</v>
+        <v>587</v>
       </c>
       <c r="J12" s="13">
-        <v>75.589929999999995</v>
+        <v>76.2</v>
       </c>
       <c r="K12" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="D13" s="13">
-        <v>72.629090000000005</v>
+        <v>76.7</v>
       </c>
       <c r="E13" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F13" s="12">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="G13" s="13">
-        <v>70.973680000000002</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="H13" s="13">
-        <v>77.5</v>
+        <v>77</v>
       </c>
       <c r="I13" s="12">
-        <v>123</v>
+        <v>162</v>
       </c>
       <c r="J13" s="13">
-        <v>74.674800000000005</v>
+        <v>78.8</v>
       </c>
       <c r="K13" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>9530</v>
+        <v>9960</v>
       </c>
       <c r="D14" s="13">
-        <v>74.992130000000003</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="E14" s="13">
         <v>77</v>
       </c>
       <c r="F14" s="12">
-        <v>4853</v>
+        <v>5018</v>
       </c>
       <c r="G14" s="13">
-        <v>72.065730000000002</v>
+        <v>72.3</v>
       </c>
       <c r="H14" s="13">
         <v>74</v>
       </c>
       <c r="I14" s="12">
-        <v>4677</v>
+        <v>4942</v>
       </c>
       <c r="J14" s="13">
-        <v>78.028649999999999</v>
+        <v>77.900000000000006</v>
       </c>
       <c r="K14" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="12">
-        <v>1368</v>
+        <v>1622</v>
       </c>
       <c r="D15" s="13">
-        <v>86.521199999999993</v>
+        <v>87.1</v>
       </c>
       <c r="E15" s="13">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F15" s="12">
-        <v>613</v>
+        <v>734</v>
       </c>
       <c r="G15" s="13">
-        <v>85.626429999999999</v>
+        <v>86.3</v>
       </c>
       <c r="H15" s="13">
         <v>87</v>
       </c>
       <c r="I15" s="12">
-        <v>755</v>
+        <v>888</v>
       </c>
       <c r="J15" s="13">
-        <v>87.247680000000003</v>
+        <v>87.7</v>
       </c>
       <c r="K15" s="13">
         <v>88</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D16" s="13">
-        <v>58.654319999999998</v>
+        <v>60.9</v>
       </c>
       <c r="E16" s="13">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F16" s="12">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="G16" s="13">
-        <v>55.24</v>
+        <v>59.9</v>
       </c>
       <c r="H16" s="13">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="I16" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J16" s="13">
-        <v>64.161289999999994</v>
+        <v>62.2</v>
       </c>
       <c r="K16" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>115</v>
+        <v>149</v>
       </c>
       <c r="D17" s="13">
-        <v>61.15652</v>
+        <v>61.3</v>
       </c>
       <c r="E17" s="13">
         <v>63</v>
       </c>
       <c r="F17" s="12">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="G17" s="13">
-        <v>60.75</v>
+        <v>60.9</v>
       </c>
       <c r="H17" s="13">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="I17" s="12">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="J17" s="13">
-        <v>61.666670000000003</v>
+        <v>61.7</v>
       </c>
       <c r="K17" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>1060</v>
+        <v>1167</v>
       </c>
       <c r="D18" s="13">
-        <v>80.924530000000004</v>
+        <v>81.3</v>
       </c>
       <c r="E18" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F18" s="12">
-        <v>607</v>
+        <v>673</v>
       </c>
       <c r="G18" s="13">
-        <v>80.739699999999999</v>
+        <v>81.2</v>
       </c>
       <c r="H18" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I18" s="12">
-        <v>453</v>
+        <v>494</v>
       </c>
       <c r="J18" s="13">
-        <v>81.172190000000001</v>
+        <v>81.5</v>
       </c>
       <c r="K18" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="D19" s="13">
-        <v>83.040539999999993</v>
+        <v>82.8</v>
       </c>
       <c r="E19" s="13">
         <v>84</v>
       </c>
       <c r="F19" s="12">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="G19" s="13">
-        <v>85.033330000000007</v>
+        <v>83.7</v>
       </c>
       <c r="H19" s="13">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I19" s="12">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="J19" s="13">
-        <v>81.681820000000002</v>
+        <v>82.3</v>
       </c>
       <c r="K19" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>5536</v>
+        <v>20812</v>
       </c>
       <c r="D20" s="13">
-        <v>78.544259999999994</v>
+        <v>75.2</v>
       </c>
       <c r="E20" s="13">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F20" s="12">
-        <v>2853</v>
+        <v>12235</v>
       </c>
       <c r="G20" s="13">
-        <v>74.922539999999998</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="H20" s="13">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="I20" s="12">
-        <v>2683</v>
+        <v>8577</v>
       </c>
       <c r="J20" s="13">
-        <v>82.395449999999997</v>
+        <v>80</v>
       </c>
       <c r="K20" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>19202</v>
+        <v>5881</v>
       </c>
       <c r="D21" s="13">
-        <v>75.111760000000004</v>
+        <v>78.7</v>
       </c>
       <c r="E21" s="13">
+        <v>82</v>
+      </c>
+      <c r="F21" s="12">
+        <v>3062</v>
+      </c>
+      <c r="G21" s="13">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="H21" s="13">
         <v>79</v>
       </c>
-      <c r="F21" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I21" s="12">
-        <v>7958</v>
+        <v>2819</v>
       </c>
       <c r="J21" s="13">
-        <v>79.708849999999998</v>
+        <v>82.3</v>
       </c>
       <c r="K21" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>11169</v>
+        <v>11846</v>
       </c>
       <c r="D22" s="13">
-        <v>75.597369999999998</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="E22" s="13">
         <v>79</v>
       </c>
       <c r="F22" s="12">
-        <v>6589</v>
+        <v>6916</v>
       </c>
       <c r="G22" s="13">
-        <v>73.259829999999994</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="H22" s="13">
         <v>77</v>
       </c>
       <c r="I22" s="12">
-        <v>4580</v>
+        <v>4930</v>
       </c>
       <c r="J22" s="13">
-        <v>78.960260000000005</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="K22" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="D23" s="13">
-        <v>81.819670000000002</v>
+        <v>84.8</v>
       </c>
       <c r="E23" s="13">
+        <v>88</v>
+      </c>
+      <c r="F23" s="12">
+        <v>27</v>
+      </c>
+      <c r="G23" s="13">
+        <v>83</v>
+      </c>
+      <c r="H23" s="13">
+        <v>84</v>
+      </c>
+      <c r="I23" s="12">
+        <v>44</v>
+      </c>
+      <c r="J23" s="13">
         <v>86</v>
       </c>
-      <c r="F23" s="12">
-[...13 lines deleted...]
-      </c>
       <c r="K23" s="13">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>748</v>
+        <v>836</v>
       </c>
       <c r="D24" s="13">
-        <v>71.542779999999993</v>
+        <v>70.8</v>
       </c>
       <c r="E24" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F24" s="12">
-        <v>490</v>
+        <v>592</v>
       </c>
       <c r="G24" s="13">
-        <v>69.453059999999994</v>
+        <v>68.5</v>
       </c>
       <c r="H24" s="13">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I24" s="12">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="J24" s="13">
-        <v>75.511629999999997</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="K24" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>184</v>
+        <v>578</v>
       </c>
       <c r="D25" s="13">
-        <v>73.489130000000003</v>
+        <v>64.400000000000006</v>
       </c>
       <c r="E25" s="13">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="F25" s="12">
-        <v>102</v>
+        <v>372</v>
       </c>
       <c r="G25" s="13">
-        <v>72.117649999999998</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="H25" s="13">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="I25" s="12">
-        <v>82</v>
+        <v>206</v>
       </c>
       <c r="J25" s="13">
-        <v>75.195120000000003</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="K25" s="13">
-        <v>78.5</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>66.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>10761</v>
+        <v>12212</v>
       </c>
       <c r="D26" s="13">
-        <v>81.329800000000006</v>
+        <v>81.5</v>
       </c>
       <c r="E26" s="13">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F26" s="12">
-        <v>6579</v>
+        <v>7461</v>
       </c>
       <c r="G26" s="13">
-        <v>80.042100000000005</v>
+        <v>80.2</v>
       </c>
       <c r="H26" s="13">
         <v>84</v>
       </c>
       <c r="I26" s="12">
-        <v>4182</v>
+        <v>4751</v>
       </c>
       <c r="J26" s="13">
-        <v>83.35557</v>
+        <v>83.5</v>
       </c>
       <c r="K26" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
         <v>16</v>
       </c>
       <c r="D27" s="13">
-        <v>72.375</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="E27" s="13">
         <v>84</v>
       </c>
       <c r="F27" s="12">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G27" s="13">
-        <v>62.111109999999996</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="H27" s="13">
-        <v>68</v>
+        <v>82.5</v>
       </c>
       <c r="I27" s="12">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J27" s="13">
-        <v>85.571430000000007</v>
+        <v>74</v>
       </c>
       <c r="K27" s="13">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>6383</v>
+        <v>6787</v>
       </c>
       <c r="D28" s="13">
-        <v>81.728650000000002</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="E28" s="13">
         <v>84</v>
       </c>
       <c r="F28" s="12">
-        <v>4733</v>
+        <v>4931</v>
       </c>
       <c r="G28" s="13">
-        <v>81.229029999999995</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="H28" s="13">
         <v>83</v>
       </c>
       <c r="I28" s="12">
-        <v>1650</v>
+        <v>1856</v>
       </c>
       <c r="J28" s="13">
-        <v>83.161820000000006</v>
+        <v>82.8</v>
       </c>
       <c r="K28" s="13">
         <v>85</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="D29" s="13">
-        <v>78.670159999999996</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="E29" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F29" s="12">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="G29" s="13">
-        <v>78.527169999999998</v>
+        <v>78.900000000000006</v>
       </c>
       <c r="H29" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I29" s="12">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J29" s="13">
-        <v>82.428569999999993</v>
+        <v>82.8</v>
       </c>
       <c r="K29" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>589</v>
+        <v>646</v>
       </c>
       <c r="D30" s="13">
-        <v>81.36842</v>
+        <v>80.7</v>
       </c>
       <c r="E30" s="13">
         <v>84</v>
       </c>
       <c r="F30" s="12">
-        <v>342</v>
+        <v>383</v>
       </c>
       <c r="G30" s="13">
-        <v>80.169589999999999</v>
+        <v>79.400000000000006</v>
       </c>
       <c r="H30" s="13">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I30" s="12">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="J30" s="13">
-        <v>83.02834</v>
+        <v>82.6</v>
       </c>
       <c r="K30" s="13">
         <v>85</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="D31" s="13">
-        <v>75.629959999999997</v>
+        <v>75.3</v>
       </c>
       <c r="E31" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F31" s="12">
-        <v>354</v>
+        <v>374</v>
       </c>
       <c r="G31" s="13">
-        <v>73.389830000000003</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="H31" s="13">
         <v>77</v>
       </c>
       <c r="I31" s="12">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="J31" s="13">
-        <v>79.594999999999999</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="K31" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="D32" s="13">
-        <v>77.359579999999994</v>
+        <v>78.599999999999994</v>
       </c>
       <c r="E32" s="13">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F32" s="12">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="G32" s="13">
-        <v>76.205359999999999</v>
+        <v>77.900000000000006</v>
       </c>
       <c r="H32" s="13">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I32" s="12">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="J32" s="13">
-        <v>79.006370000000004</v>
+        <v>79.599999999999994</v>
       </c>
       <c r="K32" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="C33" s="12">
-        <v>4688</v>
+      <c r="C33" s="15">
+        <v>4738</v>
       </c>
       <c r="D33" s="13">
-        <v>60.882249999999999</v>
+        <v>61.7</v>
       </c>
       <c r="E33" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>3354</v>
+        <v>60</v>
+      </c>
+      <c r="F33" s="16">
+        <v>3404</v>
       </c>
       <c r="G33" s="13">
-        <v>57.008650000000003</v>
+        <v>57.8</v>
       </c>
       <c r="H33" s="13">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I33" s="12">
+        <v>56</v>
+      </c>
+      <c r="I33" s="16">
         <v>1334</v>
       </c>
       <c r="J33" s="13">
-        <v>70.621440000000007</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="K33" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="D34" s="13">
-        <v>80.556989999999999</v>
+        <v>80.7</v>
       </c>
       <c r="E34" s="13">
         <v>83</v>
       </c>
       <c r="F34" s="16">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="G34" s="13">
-        <v>80.19905</v>
+        <v>79.2</v>
       </c>
       <c r="H34" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I34" s="16">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="J34" s="13">
-        <v>80.988569999999996</v>
+        <v>82.3</v>
       </c>
       <c r="K34" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>586</v>
+        <v>631</v>
       </c>
       <c r="D35" s="13">
-        <v>78.255970000000005</v>
+        <v>78</v>
       </c>
       <c r="E35" s="13">
-        <v>80.5</v>
+        <v>82</v>
       </c>
       <c r="F35" s="16">
-        <v>302</v>
+        <v>319</v>
       </c>
       <c r="G35" s="13">
-        <v>75.970200000000006</v>
+        <v>74.2</v>
       </c>
       <c r="H35" s="13">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I35" s="16">
-        <v>284</v>
+        <v>312</v>
       </c>
       <c r="J35" s="13">
-        <v>80.686620000000005</v>
+        <v>81.8</v>
       </c>
       <c r="K35" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1624</v>
+        <v>1715</v>
       </c>
       <c r="D36" s="13">
-        <v>73.376230000000007</v>
+        <v>74.7</v>
       </c>
       <c r="E36" s="13">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F36" s="16">
-        <v>748</v>
+        <v>804</v>
       </c>
       <c r="G36" s="13">
-        <v>71.498660000000001</v>
+        <v>72.5</v>
       </c>
       <c r="H36" s="13">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I36" s="16">
-        <v>876</v>
+        <v>911</v>
       </c>
       <c r="J36" s="13">
-        <v>74.97945</v>
+        <v>76.599999999999994</v>
       </c>
       <c r="K36" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>4762</v>
+        <v>5226</v>
       </c>
       <c r="D37" s="13">
-        <v>76.525829999999999</v>
+        <v>77.3</v>
       </c>
       <c r="E37" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F37" s="16">
-        <v>2413</v>
+        <v>2616</v>
       </c>
       <c r="G37" s="13">
-        <v>74.94032</v>
+        <v>75.8</v>
       </c>
       <c r="H37" s="13">
         <v>78</v>
       </c>
       <c r="I37" s="16">
-        <v>2349</v>
+        <v>2610</v>
       </c>
       <c r="J37" s="13">
-        <v>78.154529999999994</v>
+        <v>78.900000000000006</v>
       </c>
       <c r="K37" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D38" s="13">
-        <v>32.92</v>
+        <v>34.799999999999997</v>
       </c>
       <c r="E38" s="13">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J38" s="13">
-        <v>32.92</v>
+        <v>34.799999999999997</v>
       </c>
       <c r="K38" s="13">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>419</v>
+        <v>394</v>
       </c>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>188</v>
+        <v>168</v>
       </c>
       <c r="J39" s="13">
         <v>0</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>334</v>
+        <v>309</v>
       </c>
       <c r="D40" s="13">
-        <v>17.023949999999999</v>
+        <v>18.2</v>
       </c>
       <c r="E40" s="13">
         <v>0</v>
       </c>
       <c r="F40" s="16">
-        <v>184</v>
+        <v>160</v>
       </c>
       <c r="G40" s="13">
-        <v>17.30978</v>
+        <v>19.7</v>
       </c>
       <c r="H40" s="13">
         <v>1</v>
       </c>
       <c r="I40" s="16">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J40" s="13">
-        <v>16.67333</v>
+        <v>16.7</v>
       </c>
       <c r="K40" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>1440</v>
+        <v>1549</v>
       </c>
       <c r="D41" s="13">
-        <v>87.967359999999999</v>
+        <v>88.3</v>
       </c>
       <c r="E41" s="13">
         <v>89</v>
       </c>
       <c r="F41" s="16">
-        <v>662</v>
+        <v>710</v>
       </c>
       <c r="G41" s="13">
-        <v>86.558909999999997</v>
+        <v>86.7</v>
       </c>
       <c r="H41" s="13">
         <v>87</v>
       </c>
       <c r="I41" s="16">
-        <v>778</v>
+        <v>839</v>
       </c>
       <c r="J41" s="13">
-        <v>89.165809999999993</v>
+        <v>89.8</v>
       </c>
       <c r="K41" s="13">
         <v>90</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
         <v>32</v>
       </c>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
         <v>17</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
         <v>15</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="15">
-        <v>7033</v>
+        <v>7206</v>
       </c>
       <c r="D43" s="13">
-        <v>57.505189999999999</v>
+        <v>57.6</v>
       </c>
       <c r="E43" s="13">
         <v>60</v>
       </c>
       <c r="F43" s="16">
-        <v>5096</v>
+        <v>5224</v>
       </c>
       <c r="G43" s="13">
-        <v>55.637169999999998</v>
+        <v>55.4</v>
       </c>
       <c r="H43" s="13">
         <v>57</v>
       </c>
       <c r="I43" s="16">
-        <v>1937</v>
+        <v>1982</v>
       </c>
       <c r="J43" s="13">
-        <v>62.419719999999998</v>
+        <v>63.6</v>
       </c>
       <c r="K43" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="15">
-        <v>3675</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>3765</v>
+      </c>
+      <c r="D44" s="13">
+        <v>52.1</v>
+      </c>
+      <c r="E44" s="13">
+        <v>52</v>
       </c>
       <c r="F44" s="16">
-        <v>2426</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>2559</v>
+      </c>
+      <c r="G44" s="13">
+        <v>52</v>
+      </c>
+      <c r="H44" s="13">
+        <v>52</v>
       </c>
       <c r="I44" s="16">
-        <v>1249</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1206</v>
+      </c>
+      <c r="J44" s="13">
+        <v>52.5</v>
+      </c>
+      <c r="K44" s="13">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="36">
-        <v>192</v>
+      <c r="C45" s="32">
+        <v>153</v>
       </c>
       <c r="D45" s="23">
-        <v>41.557290000000002</v>
+        <v>42</v>
       </c>
       <c r="E45" s="23">
         <v>43</v>
       </c>
-      <c r="F45" s="37">
-        <v>133</v>
+      <c r="F45" s="33">
+        <v>98</v>
       </c>
       <c r="G45" s="23">
-        <v>42.526319999999998</v>
+        <v>41.2</v>
       </c>
       <c r="H45" s="23">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>41.5</v>
+      </c>
+      <c r="I45" s="33">
+        <v>55</v>
       </c>
       <c r="J45" s="23">
-        <v>39.372880000000002</v>
+        <v>43.5</v>
       </c>
       <c r="K45" s="23">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>162886</v>
+        <v>163574</v>
       </c>
       <c r="D5" s="13">
-        <v>71.826530000000005</v>
+        <v>72.026989999999998</v>
       </c>
       <c r="E5" s="13">
         <v>76</v>
       </c>
       <c r="F5" s="12">
-        <v>97979</v>
+        <v>98230</v>
       </c>
       <c r="G5" s="13">
-        <v>69.873513709999997</v>
+        <v>70.001620000000003</v>
       </c>
       <c r="H5" s="13">
         <v>74</v>
       </c>
       <c r="I5" s="12">
-        <v>64907</v>
+        <v>65344</v>
       </c>
       <c r="J5" s="13">
-        <v>74.774659999999997</v>
+        <v>75.071680000000001</v>
       </c>
       <c r="K5" s="13">
         <v>79</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="D6" s="13">
-        <v>73.894229999999993</v>
+        <v>73.180449999999993</v>
       </c>
       <c r="E6" s="13">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F6" s="12">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G6" s="13">
-        <v>73.5</v>
+        <v>71.802629999999994</v>
       </c>
       <c r="H6" s="13">
-        <v>77</v>
+        <v>72.5</v>
       </c>
       <c r="I6" s="12">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="J6" s="13">
-        <v>74.391300000000001</v>
+        <v>75.017539999999997</v>
       </c>
       <c r="K6" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>590</v>
+        <v>571</v>
       </c>
       <c r="D7" s="13">
-        <v>78.6661</v>
+        <v>77.581440000000001</v>
       </c>
       <c r="E7" s="13">
         <v>81</v>
       </c>
       <c r="F7" s="12">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="G7" s="13">
-        <v>77.653488370000005</v>
+        <v>76.964449999999999</v>
       </c>
       <c r="H7" s="13">
         <v>81</v>
       </c>
       <c r="I7" s="12">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="J7" s="13">
-        <v>81.387500000000003</v>
+        <v>79.328860000000006</v>
       </c>
       <c r="K7" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>3435</v>
+        <v>3428</v>
       </c>
       <c r="D8" s="13">
-        <v>77.281509999999997</v>
+        <v>77.572050000000004</v>
       </c>
       <c r="E8" s="13">
         <v>81</v>
       </c>
       <c r="F8" s="12">
-        <v>1997</v>
+        <v>2079</v>
       </c>
       <c r="G8" s="13">
-        <v>75.598898349999999</v>
+        <v>76.228960000000001</v>
       </c>
       <c r="H8" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I8" s="12">
-        <v>1438</v>
+        <v>1349</v>
       </c>
       <c r="J8" s="13">
-        <v>79.618219999999994</v>
+        <v>79.641959999999997</v>
       </c>
       <c r="K8" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>313</v>
+        <v>335</v>
       </c>
       <c r="D9" s="13">
-        <v>64.185299999999998</v>
+        <v>63.09254</v>
       </c>
       <c r="E9" s="13">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F9" s="12">
-        <v>205</v>
+        <v>225</v>
       </c>
       <c r="G9" s="13">
-        <v>62.180487810000002</v>
+        <v>61.102220000000003</v>
       </c>
       <c r="H9" s="13">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I9" s="12">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J9" s="13">
-        <v>67.990740000000002</v>
+        <v>67.163640000000001</v>
       </c>
       <c r="K9" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>66.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="D10" s="13">
-        <v>44.15108</v>
+        <v>42.572519999999997</v>
       </c>
       <c r="E10" s="13">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F10" s="12">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="G10" s="13">
-        <v>43.930769230000003</v>
+        <v>42.624000000000002</v>
       </c>
       <c r="H10" s="13">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I10" s="12">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J10" s="13">
-        <v>47.333329999999997</v>
+        <v>41.5</v>
       </c>
       <c r="K10" s="13">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>46093</v>
+        <v>46829</v>
       </c>
       <c r="D11" s="13">
-        <v>68.062479999999994</v>
+        <v>68.358599999999996</v>
       </c>
       <c r="E11" s="13">
         <v>69</v>
       </c>
       <c r="F11" s="12">
-        <v>28476</v>
+        <v>28776</v>
       </c>
       <c r="G11" s="13">
-        <v>67.766540239999998</v>
+        <v>67.939920000000001</v>
       </c>
       <c r="H11" s="13">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I11" s="12">
-        <v>17617</v>
+        <v>18053</v>
       </c>
       <c r="J11" s="13">
-        <v>68.540840000000003</v>
+        <v>69.025980000000004</v>
       </c>
       <c r="K11" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1357</v>
+        <v>1386</v>
       </c>
       <c r="D12" s="13">
-        <v>73.876199999999997</v>
+        <v>74.675319999999999</v>
       </c>
       <c r="E12" s="13">
+        <v>79</v>
+      </c>
+      <c r="F12" s="12">
+        <v>830</v>
+      </c>
+      <c r="G12" s="13">
+        <v>74.062650000000005</v>
+      </c>
+      <c r="H12" s="13">
         <v>78</v>
       </c>
-      <c r="F12" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I12" s="12">
-        <v>593</v>
+        <v>556</v>
       </c>
       <c r="J12" s="13">
-        <v>75.006749999999997</v>
+        <v>75.589929999999995</v>
       </c>
       <c r="K12" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>309</v>
+        <v>275</v>
       </c>
       <c r="D13" s="13">
-        <v>75.006469999999993</v>
+        <v>72.629090000000005</v>
       </c>
       <c r="E13" s="13">
         <v>80</v>
       </c>
       <c r="F13" s="12">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="G13" s="13">
-        <v>73.314814819999995</v>
+        <v>70.973680000000002</v>
       </c>
       <c r="H13" s="13">
-        <v>79</v>
+        <v>77.5</v>
       </c>
       <c r="I13" s="12">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="J13" s="13">
-        <v>76.870750000000001</v>
+        <v>74.674800000000005</v>
       </c>
       <c r="K13" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>9846</v>
+        <v>9530</v>
       </c>
       <c r="D14" s="13">
-        <v>74.906049999999993</v>
+        <v>74.992130000000003</v>
       </c>
       <c r="E14" s="13">
         <v>77</v>
       </c>
       <c r="F14" s="12">
-        <v>4883</v>
+        <v>4853</v>
       </c>
       <c r="G14" s="13">
-        <v>72.186565639999998</v>
+        <v>72.065730000000002</v>
       </c>
       <c r="H14" s="13">
         <v>74</v>
       </c>
       <c r="I14" s="12">
-        <v>4963</v>
+        <v>4677</v>
       </c>
       <c r="J14" s="13">
-        <v>77.581699999999998</v>
+        <v>78.028649999999999</v>
       </c>
       <c r="K14" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="12">
-        <v>1142</v>
+        <v>1368</v>
       </c>
       <c r="D15" s="13">
-        <v>86.056039999999996</v>
+        <v>86.521199999999993</v>
       </c>
       <c r="E15" s="13">
         <v>87</v>
       </c>
       <c r="F15" s="12">
-        <v>496</v>
+        <v>613</v>
       </c>
       <c r="G15" s="13">
-        <v>84.770161290000004</v>
+        <v>85.626429999999999</v>
       </c>
       <c r="H15" s="13">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I15" s="12">
-        <v>646</v>
+        <v>755</v>
       </c>
       <c r="J15" s="13">
-        <v>87.043340000000001</v>
+        <v>87.247680000000003</v>
       </c>
       <c r="K15" s="13">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D16" s="13">
-        <v>63.148650000000004</v>
+        <v>58.654319999999998</v>
       </c>
       <c r="E16" s="13">
-        <v>67.5</v>
+        <v>64</v>
       </c>
       <c r="F16" s="12">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="G16" s="13">
-        <v>61.68292683</v>
+        <v>55.24</v>
       </c>
       <c r="H16" s="13">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="I16" s="12">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="J16" s="13">
-        <v>64.969700000000003</v>
+        <v>64.161289999999994</v>
       </c>
       <c r="K16" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D17" s="13">
-        <v>60.921050000000001</v>
+        <v>61.15652</v>
       </c>
       <c r="E17" s="13">
         <v>63</v>
       </c>
       <c r="F17" s="12">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="G17" s="13">
-        <v>60.684931509999998</v>
+        <v>60.75</v>
       </c>
       <c r="H17" s="13">
         <v>63</v>
       </c>
       <c r="I17" s="12">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="J17" s="13">
-        <v>61.341459999999998</v>
+        <v>61.666670000000003</v>
       </c>
       <c r="K17" s="13">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>948</v>
+        <v>1060</v>
       </c>
       <c r="D18" s="13">
-        <v>80.48312</v>
+        <v>80.924530000000004</v>
       </c>
       <c r="E18" s="13">
         <v>82</v>
       </c>
       <c r="F18" s="12">
-        <v>542</v>
+        <v>607</v>
       </c>
       <c r="G18" s="13">
-        <v>80.293357929999999</v>
+        <v>80.739699999999999</v>
       </c>
       <c r="H18" s="13">
         <v>82</v>
       </c>
       <c r="I18" s="12">
-        <v>406</v>
+        <v>453</v>
       </c>
       <c r="J18" s="13">
-        <v>80.736450000000005</v>
+        <v>81.172190000000001</v>
       </c>
       <c r="K18" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D19" s="13">
-        <v>83.845070000000007</v>
+        <v>83.040539999999993</v>
       </c>
       <c r="E19" s="13">
+        <v>84</v>
+      </c>
+      <c r="F19" s="12">
+        <v>30</v>
+      </c>
+      <c r="G19" s="13">
+        <v>85.033330000000007</v>
+      </c>
+      <c r="H19" s="13">
         <v>85</v>
       </c>
-      <c r="F19" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I19" s="12">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="J19" s="13">
-        <v>84.571430000000007</v>
+        <v>81.681820000000002</v>
       </c>
       <c r="K19" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>5459</v>
+        <v>5536</v>
       </c>
       <c r="D20" s="13">
-        <v>78.459239999999994</v>
+        <v>78.544259999999994</v>
       </c>
       <c r="E20" s="13">
         <v>82</v>
       </c>
       <c r="F20" s="12">
-        <v>2825</v>
+        <v>2853</v>
       </c>
       <c r="G20" s="13">
-        <v>75.389380529999997</v>
+        <v>74.922539999999998</v>
       </c>
       <c r="H20" s="13">
         <v>79</v>
       </c>
       <c r="I20" s="12">
-        <v>2634</v>
+        <v>2683</v>
       </c>
       <c r="J20" s="13">
-        <v>81.751710000000003</v>
+        <v>82.395449999999997</v>
       </c>
       <c r="K20" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>19399</v>
+        <v>19202</v>
       </c>
       <c r="D21" s="13">
-        <v>75.042839999999998</v>
+        <v>75.111760000000004</v>
       </c>
       <c r="E21" s="13">
         <v>79</v>
       </c>
       <c r="F21" s="12">
-        <v>11484</v>
+        <v>11244</v>
       </c>
       <c r="G21" s="13">
-        <v>71.989289450000001</v>
+        <v>71.858149999999995</v>
       </c>
       <c r="H21" s="13">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I21" s="12">
-        <v>7915</v>
+        <v>7958</v>
       </c>
       <c r="J21" s="13">
-        <v>79.473280000000003</v>
+        <v>79.708849999999998</v>
       </c>
       <c r="K21" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>11733</v>
+        <v>11169</v>
       </c>
       <c r="D22" s="13">
-        <v>75.344409999999996</v>
+        <v>75.597369999999998</v>
       </c>
       <c r="E22" s="13">
         <v>79</v>
       </c>
       <c r="F22" s="12">
-        <v>6980</v>
+        <v>6589</v>
       </c>
       <c r="G22" s="13">
-        <v>73.1790831</v>
+        <v>73.259829999999994</v>
       </c>
       <c r="H22" s="13">
         <v>77</v>
       </c>
       <c r="I22" s="12">
-        <v>4753</v>
+        <v>4580</v>
       </c>
       <c r="J22" s="13">
-        <v>78.524299999999997</v>
+        <v>78.960260000000005</v>
       </c>
       <c r="K22" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D23" s="13">
-        <v>81.253969999999995</v>
+        <v>81.819670000000002</v>
       </c>
       <c r="E23" s="13">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F23" s="12">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G23" s="13">
-        <v>78.125</v>
+        <v>73.521739999999994</v>
       </c>
       <c r="H23" s="13">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="I23" s="12">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J23" s="13">
-        <v>83.179490000000001</v>
+        <v>86.842110000000005</v>
       </c>
       <c r="K23" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>804</v>
+        <v>748</v>
       </c>
       <c r="D24" s="13">
-        <v>71.912940000000006</v>
+        <v>71.542779999999993</v>
       </c>
       <c r="E24" s="13">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F24" s="12">
-        <v>531</v>
+        <v>490</v>
       </c>
       <c r="G24" s="13">
-        <v>70.207156310000002</v>
+        <v>69.453059999999994</v>
       </c>
       <c r="H24" s="13">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I24" s="12">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="J24" s="13">
-        <v>75.230770000000007</v>
+        <v>75.511629999999997</v>
       </c>
       <c r="K24" s="13">
         <v>78</v>
       </c>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>203</v>
+        <v>184</v>
       </c>
       <c r="D25" s="13">
-        <v>67.295569999999998</v>
+        <v>73.489130000000003</v>
       </c>
       <c r="E25" s="13">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="F25" s="12">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="G25" s="13">
-        <v>64.150442479999995</v>
+        <v>72.117649999999998</v>
       </c>
       <c r="H25" s="13">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="I25" s="12">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="J25" s="13">
-        <v>71.244439999999997</v>
+        <v>75.195120000000003</v>
       </c>
       <c r="K25" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>78.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>10353</v>
+        <v>10761</v>
       </c>
       <c r="D26" s="13">
-        <v>81.149720000000002</v>
+        <v>81.329800000000006</v>
       </c>
       <c r="E26" s="13">
         <v>84</v>
       </c>
       <c r="F26" s="12">
-        <v>6305</v>
+        <v>6579</v>
       </c>
       <c r="G26" s="13">
-        <v>79.895479780000002</v>
+        <v>80.042100000000005</v>
       </c>
       <c r="H26" s="13">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I26" s="12">
-        <v>4048</v>
+        <v>4182</v>
       </c>
       <c r="J26" s="13">
-        <v>83.103260000000006</v>
+        <v>83.35557</v>
       </c>
       <c r="K26" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D27" s="13">
-        <v>82</v>
+        <v>72.375</v>
       </c>
       <c r="E27" s="13">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F27" s="12">
+        <v>9</v>
+      </c>
+      <c r="G27" s="13">
+        <v>62.111109999999996</v>
+      </c>
+      <c r="H27" s="13">
+        <v>68</v>
+      </c>
+      <c r="I27" s="12">
         <v>7</v>
       </c>
-      <c r="G27" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="J27" s="13">
-        <v>85.6</v>
+        <v>85.571430000000007</v>
       </c>
       <c r="K27" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>6428</v>
+        <v>6383</v>
       </c>
       <c r="D28" s="13">
-        <v>81.572180000000003</v>
+        <v>81.728650000000002</v>
       </c>
       <c r="E28" s="13">
         <v>84</v>
       </c>
       <c r="F28" s="12">
-        <v>4698</v>
+        <v>4733</v>
       </c>
       <c r="G28" s="13">
-        <v>81.220519370000005</v>
+        <v>81.229029999999995</v>
       </c>
       <c r="H28" s="13">
         <v>83</v>
       </c>
       <c r="I28" s="12">
-        <v>1730</v>
+        <v>1650</v>
       </c>
       <c r="J28" s="13">
-        <v>82.527169999999998</v>
+        <v>83.161820000000006</v>
       </c>
       <c r="K28" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D29" s="13">
-        <v>77.839569999999995</v>
+        <v>78.670159999999996</v>
       </c>
       <c r="E29" s="13">
         <v>80</v>
       </c>
       <c r="F29" s="12">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="G29" s="13">
-        <v>77.821229049999999</v>
+        <v>78.527169999999998</v>
       </c>
       <c r="H29" s="13">
         <v>80</v>
       </c>
       <c r="I29" s="12">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J29" s="13">
-        <v>78.25</v>
+        <v>82.428569999999993</v>
       </c>
       <c r="K29" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>570</v>
+        <v>589</v>
       </c>
       <c r="D30" s="13">
-        <v>80.410529999999994</v>
+        <v>81.36842</v>
       </c>
       <c r="E30" s="13">
         <v>84</v>
       </c>
       <c r="F30" s="12">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="G30" s="13">
-        <v>79.778097979999998</v>
+        <v>80.169589999999999</v>
       </c>
       <c r="H30" s="13">
         <v>83</v>
       </c>
       <c r="I30" s="12">
-        <v>223</v>
+        <v>247</v>
       </c>
       <c r="J30" s="13">
-        <v>81.394620000000003</v>
+        <v>83.02834</v>
       </c>
       <c r="K30" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>542</v>
+        <v>554</v>
       </c>
       <c r="D31" s="13">
-        <v>76.079340000000002</v>
+        <v>75.629959999999997</v>
       </c>
       <c r="E31" s="13">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F31" s="12">
-        <v>317</v>
+        <v>354</v>
       </c>
       <c r="G31" s="13">
-        <v>73.526813880000006</v>
+        <v>73.389830000000003</v>
       </c>
       <c r="H31" s="13">
         <v>77</v>
       </c>
       <c r="I31" s="12">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="J31" s="13">
-        <v>79.675560000000004</v>
+        <v>79.594999999999999</v>
       </c>
       <c r="K31" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>352</v>
+        <v>381</v>
       </c>
       <c r="D32" s="13">
-        <v>78.465909999999994</v>
+        <v>77.359579999999994</v>
       </c>
       <c r="E32" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F32" s="12">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="G32" s="13">
-        <v>77.122641509999994</v>
+        <v>76.205359999999999</v>
       </c>
       <c r="H32" s="13">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I32" s="12">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="J32" s="13">
-        <v>80.5</v>
+        <v>79.006370000000004</v>
       </c>
       <c r="K32" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="12">
-        <v>4962</v>
+        <v>4688</v>
       </c>
       <c r="D33" s="13">
-        <v>60.489519999999999</v>
+        <v>60.882249999999999</v>
       </c>
       <c r="E33" s="13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F33" s="12">
-        <v>3558</v>
+        <v>3354</v>
       </c>
       <c r="G33" s="13">
-        <v>56.597807760000002</v>
+        <v>57.008650000000003</v>
       </c>
       <c r="H33" s="13">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I33" s="12">
-        <v>1404</v>
+        <v>1334</v>
       </c>
       <c r="J33" s="13">
-        <v>70.351849999999999</v>
+        <v>70.621440000000007</v>
       </c>
       <c r="K33" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>430</v>
+        <v>386</v>
       </c>
       <c r="D34" s="13">
-        <v>79.653490000000005</v>
+        <v>80.556989999999999</v>
       </c>
       <c r="E34" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F34" s="16">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="G34" s="13">
-        <v>78.808035709999999</v>
+        <v>80.19905</v>
       </c>
       <c r="H34" s="13">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I34" s="16">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="J34" s="13">
-        <v>80.572819999999993</v>
+        <v>80.988569999999996</v>
       </c>
       <c r="K34" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>612</v>
+        <v>586</v>
       </c>
       <c r="D35" s="13">
-        <v>77.163399999999996</v>
+        <v>78.255970000000005</v>
       </c>
       <c r="E35" s="13">
-        <v>80</v>
+        <v>80.5</v>
       </c>
       <c r="F35" s="16">
-        <v>332</v>
+        <v>302</v>
       </c>
       <c r="G35" s="13">
-        <v>74.427710840000003</v>
+        <v>75.970200000000006</v>
       </c>
       <c r="H35" s="13">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I35" s="16">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="J35" s="13">
-        <v>80.407139999999998</v>
+        <v>80.686620000000005</v>
       </c>
       <c r="K35" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1606</v>
+        <v>1624</v>
       </c>
       <c r="D36" s="13">
-        <v>73.67559</v>
+        <v>73.376230000000007</v>
       </c>
       <c r="E36" s="13">
         <v>78</v>
       </c>
       <c r="F36" s="16">
-        <v>778</v>
+        <v>748</v>
       </c>
       <c r="G36" s="13">
-        <v>72.760925450000002</v>
+        <v>71.498660000000001</v>
       </c>
       <c r="H36" s="13">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I36" s="16">
-        <v>828</v>
+        <v>876</v>
       </c>
       <c r="J36" s="13">
-        <v>74.535020000000003</v>
+        <v>74.97945</v>
       </c>
       <c r="K36" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>4868</v>
+        <v>4762</v>
       </c>
       <c r="D37" s="13">
-        <v>76.528760000000005</v>
+        <v>76.525829999999999</v>
       </c>
       <c r="E37" s="13">
         <v>79</v>
       </c>
       <c r="F37" s="16">
-        <v>2541</v>
+        <v>2413</v>
       </c>
       <c r="G37" s="13">
-        <v>75.170405349999996</v>
+        <v>74.94032</v>
       </c>
       <c r="H37" s="13">
         <v>78</v>
       </c>
       <c r="I37" s="16">
-        <v>2327</v>
+        <v>2349</v>
       </c>
       <c r="J37" s="13">
-        <v>78.012029999999996</v>
+        <v>78.154529999999994</v>
       </c>
       <c r="K37" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="D38" s="13">
-        <v>35.071429999999999</v>
+        <v>32.92</v>
       </c>
       <c r="E38" s="13">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="J38" s="13">
-        <v>35.071429999999999</v>
+        <v>32.92</v>
       </c>
       <c r="K38" s="13">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>357</v>
+        <v>419</v>
       </c>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>195</v>
+        <v>231</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>162</v>
+        <v>188</v>
       </c>
       <c r="J39" s="13">
         <v>0</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>304</v>
+        <v>334</v>
       </c>
       <c r="D40" s="13">
-        <v>18.042760000000001</v>
+        <v>17.023949999999999</v>
       </c>
       <c r="E40" s="13">
+        <v>0</v>
+      </c>
+      <c r="F40" s="16">
+        <v>184</v>
+      </c>
+      <c r="G40" s="13">
+        <v>17.30978</v>
+      </c>
+      <c r="H40" s="13">
         <v>1</v>
       </c>
-      <c r="F40" s="16">
-[...5 lines deleted...]
-      <c r="H40" s="13">
+      <c r="I40" s="16">
+        <v>150</v>
+      </c>
+      <c r="J40" s="13">
+        <v>16.67333</v>
+      </c>
+      <c r="K40" s="13">
         <v>0</v>
       </c>
-      <c r="I40" s="16">
-[...9 lines deleted...]
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>1460</v>
+        <v>1440</v>
       </c>
       <c r="D41" s="13">
-        <v>88.205479999999994</v>
+        <v>87.967359999999999</v>
       </c>
       <c r="E41" s="13">
         <v>89</v>
       </c>
       <c r="F41" s="16">
-        <v>620</v>
+        <v>662</v>
       </c>
       <c r="G41" s="13">
-        <v>86.82096774</v>
+        <v>86.558909999999997</v>
       </c>
       <c r="H41" s="13">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I41" s="16">
-        <v>840</v>
+        <v>778</v>
       </c>
       <c r="J41" s="13">
-        <v>89.227379999999997</v>
+        <v>89.165809999999993</v>
       </c>
       <c r="K41" s="13">
         <v>90</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="15">
-        <v>7118</v>
+        <v>7033</v>
       </c>
       <c r="D43" s="13">
-        <v>56.891959999999997</v>
+        <v>57.505189999999999</v>
       </c>
       <c r="E43" s="13">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F43" s="16">
-        <v>5108</v>
+        <v>5096</v>
       </c>
       <c r="G43" s="13">
-        <v>55.157791699999997</v>
+        <v>55.637169999999998</v>
       </c>
       <c r="H43" s="13">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I43" s="16">
-        <v>2010</v>
+        <v>1937</v>
       </c>
       <c r="J43" s="13">
-        <v>61.298999999999999</v>
+        <v>62.419719999999998</v>
       </c>
       <c r="K43" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="15">
-        <v>3542</v>
-[...4 lines deleted...]
-      <c r="E44" s="38">
+        <v>3675</v>
+      </c>
+      <c r="D44" s="13">
+        <v>51.8917</v>
+      </c>
+      <c r="E44" s="13">
         <v>51</v>
       </c>
       <c r="F44" s="16">
-        <v>2362</v>
-[...4 lines deleted...]
-      <c r="H44" s="38">
+        <v>2426</v>
+      </c>
+      <c r="G44" s="13">
+        <v>51.858199999999997</v>
+      </c>
+      <c r="H44" s="13">
         <v>51</v>
       </c>
       <c r="I44" s="16">
-        <v>1180</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1249</v>
+      </c>
+      <c r="J44" s="13">
+        <v>51.956769999999999</v>
+      </c>
+      <c r="K44" s="13">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="36">
-        <v>178</v>
+      <c r="C45" s="32">
+        <v>192</v>
       </c>
       <c r="D45" s="23">
-        <v>43.96067</v>
+        <v>41.557290000000002</v>
       </c>
       <c r="E45" s="23">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>43</v>
+      </c>
+      <c r="F45" s="33">
+        <v>133</v>
       </c>
       <c r="G45" s="23">
-        <v>44.186440679999997</v>
+        <v>42.526319999999998</v>
       </c>
       <c r="H45" s="23">
         <v>45</v>
       </c>
-      <c r="I45" s="37">
-        <v>60</v>
+      <c r="I45" s="33">
+        <v>59</v>
       </c>
       <c r="J45" s="23">
-        <v>43.516669999999998</v>
+        <v>39.372880000000002</v>
       </c>
       <c r="K45" s="23">
-        <v>45.5</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>154374</v>
+        <v>162886</v>
       </c>
       <c r="D5" s="13">
-        <v>71.374363559000003</v>
+        <v>71.826530000000005</v>
       </c>
       <c r="E5" s="13">
         <v>76</v>
       </c>
       <c r="F5" s="12">
-        <v>93340</v>
+        <v>97979</v>
       </c>
       <c r="G5" s="13">
-        <v>69.433458324</v>
+        <v>69.873513709999997</v>
       </c>
       <c r="H5" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I5" s="12">
-        <v>61034</v>
+        <v>64907</v>
       </c>
       <c r="J5" s="13">
-        <v>74.342612313999993</v>
+        <v>74.774659999999997</v>
       </c>
       <c r="K5" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D6" s="13">
-        <v>73.592233010000001</v>
+        <v>73.894229999999993</v>
       </c>
       <c r="E6" s="13">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F6" s="12">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G6" s="13">
-        <v>72.915254236999999</v>
+        <v>73.5</v>
       </c>
       <c r="H6" s="13">
         <v>77</v>
       </c>
       <c r="I6" s="12">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13">
-        <v>74.5</v>
+        <v>74.391300000000001</v>
       </c>
       <c r="K6" s="13">
-        <v>79.5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>609</v>
+        <v>590</v>
       </c>
       <c r="D7" s="13">
-        <v>78.602627257999998</v>
+        <v>78.6661</v>
       </c>
       <c r="E7" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F7" s="12">
-        <v>460</v>
+        <v>430</v>
       </c>
       <c r="G7" s="13">
-        <v>78.260869564999993</v>
+        <v>77.653488370000005</v>
       </c>
       <c r="H7" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I7" s="12">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="J7" s="13">
-        <v>79.657718121000002</v>
+        <v>81.387500000000003</v>
       </c>
       <c r="K7" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>3446</v>
+        <v>3435</v>
       </c>
       <c r="D8" s="13">
-        <v>77.127394080000002</v>
+        <v>77.281509999999997</v>
       </c>
       <c r="E8" s="13">
         <v>81</v>
       </c>
       <c r="F8" s="12">
-        <v>2081</v>
+        <v>1997</v>
       </c>
       <c r="G8" s="13">
-        <v>75.616530514000004</v>
+        <v>75.598898349999999</v>
       </c>
       <c r="H8" s="13">
         <v>80</v>
       </c>
       <c r="I8" s="12">
-        <v>1365</v>
+        <v>1438</v>
       </c>
       <c r="J8" s="13">
-        <v>79.430769230999999</v>
+        <v>79.618219999999994</v>
       </c>
       <c r="K8" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="D9" s="13">
-        <v>64.527472527</v>
+        <v>64.185299999999998</v>
       </c>
       <c r="E9" s="13">
         <v>65</v>
       </c>
       <c r="F9" s="12">
-        <v>172</v>
+        <v>205</v>
       </c>
       <c r="G9" s="13">
-        <v>61.215116279</v>
+        <v>62.180487810000002</v>
       </c>
       <c r="H9" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="12">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="J9" s="13">
-        <v>70.168316832000002</v>
+        <v>67.990740000000002</v>
       </c>
       <c r="K9" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D10" s="13">
-        <v>44.485507245999997</v>
+        <v>44.15108</v>
       </c>
       <c r="E10" s="13">
         <v>43</v>
       </c>
       <c r="F10" s="12">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G10" s="13">
-        <v>44.0859375</v>
+        <v>43.930769230000003</v>
       </c>
       <c r="H10" s="13">
         <v>43</v>
       </c>
       <c r="I10" s="12">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J10" s="13">
-        <v>49.6</v>
+        <v>47.333329999999997</v>
       </c>
       <c r="K10" s="13">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>44791</v>
+        <v>46093</v>
       </c>
       <c r="D11" s="13">
-        <v>67.875867920000005</v>
+        <v>68.062479999999994</v>
       </c>
       <c r="E11" s="13">
         <v>69</v>
       </c>
       <c r="F11" s="12">
-        <v>27883</v>
+        <v>28476</v>
       </c>
       <c r="G11" s="13">
-        <v>67.627586702000002</v>
+        <v>67.766540239999998</v>
       </c>
       <c r="H11" s="13">
         <v>69</v>
       </c>
       <c r="I11" s="12">
-        <v>16908</v>
+        <v>17617</v>
       </c>
       <c r="J11" s="13">
-        <v>68.285308729999997</v>
+        <v>68.540840000000003</v>
       </c>
       <c r="K11" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1191</v>
+        <v>1357</v>
       </c>
       <c r="D12" s="13">
-        <v>74.060453401000004</v>
+        <v>73.876199999999997</v>
       </c>
       <c r="E12" s="13">
         <v>78</v>
       </c>
       <c r="F12" s="12">
-        <v>709</v>
+        <v>764</v>
       </c>
       <c r="G12" s="13">
-        <v>72.781382227999998</v>
+        <v>72.998691100000002</v>
       </c>
       <c r="H12" s="13">
         <v>77</v>
       </c>
       <c r="I12" s="12">
-        <v>482</v>
+        <v>593</v>
       </c>
       <c r="J12" s="13">
-        <v>75.941908713999993</v>
+        <v>75.006749999999997</v>
       </c>
       <c r="K12" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>247</v>
+        <v>309</v>
       </c>
       <c r="D13" s="13">
-        <v>75.433198380999997</v>
+        <v>75.006469999999993</v>
       </c>
       <c r="E13" s="13">
         <v>80</v>
       </c>
       <c r="F13" s="12">
-        <v>131</v>
+        <v>162</v>
       </c>
       <c r="G13" s="13">
-        <v>73.885496183000001</v>
+        <v>73.314814819999995</v>
       </c>
       <c r="H13" s="13">
         <v>79</v>
       </c>
       <c r="I13" s="12">
-        <v>116</v>
+        <v>147</v>
       </c>
       <c r="J13" s="13">
-        <v>77.181034483000005</v>
+        <v>76.870750000000001</v>
       </c>
       <c r="K13" s="13">
-        <v>83.5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>9438</v>
+        <v>9846</v>
       </c>
       <c r="D14" s="13">
-        <v>74.656495019999994</v>
+        <v>74.906049999999993</v>
       </c>
       <c r="E14" s="13">
         <v>77</v>
       </c>
       <c r="F14" s="12">
-        <v>4653</v>
+        <v>4883</v>
       </c>
       <c r="G14" s="13">
-        <v>71.741457123999993</v>
+        <v>72.186565639999998</v>
       </c>
       <c r="H14" s="13">
         <v>74</v>
       </c>
       <c r="I14" s="12">
-        <v>4785</v>
+        <v>4963</v>
       </c>
       <c r="J14" s="13">
-        <v>77.491118076999996</v>
+        <v>77.581699999999998</v>
       </c>
       <c r="K14" s="13">
         <v>79</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="12">
-        <v>966</v>
+        <v>1142</v>
       </c>
       <c r="D15" s="13">
-        <v>85.624223602000001</v>
+        <v>86.056039999999996</v>
       </c>
       <c r="E15" s="13">
-        <v>86.5</v>
+        <v>87</v>
       </c>
       <c r="F15" s="12">
-        <v>422</v>
+        <v>496</v>
       </c>
       <c r="G15" s="13">
-        <v>84.514218009000004</v>
+        <v>84.770161290000004</v>
       </c>
       <c r="H15" s="13">
         <v>85</v>
       </c>
       <c r="I15" s="12">
-        <v>544</v>
+        <v>646</v>
       </c>
       <c r="J15" s="13">
-        <v>86.485294117999999</v>
+        <v>87.043340000000001</v>
       </c>
       <c r="K15" s="13">
         <v>87</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D16" s="13">
-        <v>59.072463767999999</v>
+        <v>63.148650000000004</v>
       </c>
       <c r="E16" s="13">
-        <v>60</v>
+        <v>67.5</v>
       </c>
       <c r="F16" s="12">
         <v>41</v>
       </c>
       <c r="G16" s="13">
-        <v>59.487804877999999</v>
+        <v>61.68292683</v>
       </c>
       <c r="H16" s="13">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I16" s="12">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="J16" s="13">
-        <v>58.464285713999999</v>
+        <v>64.969700000000003</v>
       </c>
       <c r="K16" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D17" s="13">
-        <v>59.947826087000003</v>
+        <v>60.921050000000001</v>
       </c>
       <c r="E17" s="13">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F17" s="12">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="G17" s="13">
-        <v>60.327868852000002</v>
+        <v>60.684931509999998</v>
       </c>
       <c r="H17" s="13">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I17" s="12">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="J17" s="13">
-        <v>59.518518518999997</v>
+        <v>61.341459999999998</v>
       </c>
       <c r="K17" s="13">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>936</v>
+        <v>948</v>
       </c>
       <c r="D18" s="13">
-        <v>80.327991452999996</v>
+        <v>80.48312</v>
       </c>
       <c r="E18" s="13">
         <v>82</v>
       </c>
       <c r="F18" s="12">
-        <v>522</v>
+        <v>542</v>
       </c>
       <c r="G18" s="13">
-        <v>80.103448275999995</v>
+        <v>80.293357929999999</v>
       </c>
       <c r="H18" s="13">
         <v>82</v>
       </c>
       <c r="I18" s="12">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="J18" s="13">
-        <v>80.611111111</v>
+        <v>80.736450000000005</v>
       </c>
       <c r="K18" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="D19" s="13">
-        <v>83.017241378999998</v>
+        <v>83.845070000000007</v>
       </c>
       <c r="E19" s="13">
         <v>85</v>
       </c>
       <c r="F19" s="12">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G19" s="13">
-        <v>83.76</v>
+        <v>83.138888890000004</v>
       </c>
       <c r="H19" s="13">
+        <v>83.5</v>
+      </c>
+      <c r="I19" s="12">
+        <v>35</v>
+      </c>
+      <c r="J19" s="13">
+        <v>84.571430000000007</v>
+      </c>
+      <c r="K19" s="13">
         <v>86</v>
       </c>
-      <c r="I19" s="12">
-[...9 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>5033</v>
+        <v>5459</v>
       </c>
       <c r="D20" s="13">
-        <v>78.821776276999998</v>
+        <v>78.459239999999994</v>
       </c>
       <c r="E20" s="13">
         <v>82</v>
       </c>
       <c r="F20" s="12">
-        <v>2535</v>
+        <v>2825</v>
       </c>
       <c r="G20" s="13">
-        <v>75.738461537999996</v>
+        <v>75.389380529999997</v>
       </c>
       <c r="H20" s="13">
         <v>79</v>
       </c>
       <c r="I20" s="12">
-        <v>2498</v>
+        <v>2634</v>
       </c>
       <c r="J20" s="13">
-        <v>81.950760607999996</v>
+        <v>81.751710000000003</v>
       </c>
       <c r="K20" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>17694</v>
+        <v>19399</v>
       </c>
       <c r="D21" s="13">
-        <v>74.645755622999999</v>
+        <v>75.042839999999998</v>
       </c>
       <c r="E21" s="13">
         <v>79</v>
       </c>
       <c r="F21" s="12">
-        <v>10559</v>
+        <v>11484</v>
       </c>
       <c r="G21" s="13">
-        <v>71.615493891</v>
+        <v>71.989289450000001</v>
       </c>
       <c r="H21" s="13">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I21" s="12">
-        <v>7135</v>
+        <v>7915</v>
       </c>
       <c r="J21" s="13">
-        <v>79.130203223999999</v>
+        <v>79.473280000000003</v>
       </c>
       <c r="K21" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>11313</v>
+        <v>11733</v>
       </c>
       <c r="D22" s="13">
-        <v>75.458764254000002</v>
+        <v>75.344409999999996</v>
       </c>
       <c r="E22" s="13">
         <v>79</v>
       </c>
       <c r="F22" s="12">
-        <v>6599</v>
+        <v>6980</v>
       </c>
       <c r="G22" s="13">
-        <v>73.335050765000005</v>
+        <v>73.1790831</v>
       </c>
       <c r="H22" s="13">
         <v>77</v>
       </c>
       <c r="I22" s="12">
-        <v>4714</v>
+        <v>4753</v>
       </c>
       <c r="J22" s="13">
-        <v>78.431692830000003</v>
+        <v>78.524299999999997</v>
       </c>
       <c r="K22" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="D23" s="13">
-        <v>78.717391304000003</v>
+        <v>81.253969999999995</v>
       </c>
       <c r="E23" s="13">
-        <v>83.5</v>
+        <v>84</v>
       </c>
       <c r="F23" s="12">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G23" s="13">
-        <v>75.090909091</v>
+        <v>78.125</v>
       </c>
       <c r="H23" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I23" s="12">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="J23" s="13">
-        <v>82.041666667000001</v>
+        <v>83.179490000000001</v>
       </c>
       <c r="K23" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>742</v>
+        <v>804</v>
       </c>
       <c r="D24" s="13">
-        <v>71.871967655000006</v>
+        <v>71.912940000000006</v>
       </c>
       <c r="E24" s="13">
         <v>75</v>
       </c>
       <c r="F24" s="12">
-        <v>509</v>
+        <v>531</v>
       </c>
       <c r="G24" s="13">
-        <v>70.461689586999995</v>
+        <v>70.207156310000002</v>
       </c>
       <c r="H24" s="13">
         <v>74</v>
       </c>
       <c r="I24" s="12">
-        <v>233</v>
+        <v>273</v>
       </c>
       <c r="J24" s="13">
-        <v>74.952789699999997</v>
+        <v>75.230770000000007</v>
       </c>
       <c r="K24" s="13">
         <v>78</v>
       </c>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>71</v>
+        <v>203</v>
       </c>
       <c r="D25" s="13">
-        <v>66.408450704000003</v>
+        <v>67.295569999999998</v>
       </c>
       <c r="E25" s="13">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="F25" s="12">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c r="G25" s="13">
-        <v>67.424999999999997</v>
+        <v>64.150442479999995</v>
       </c>
       <c r="H25" s="13">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="I25" s="12">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="J25" s="13">
-        <v>65.096774194000005</v>
+        <v>71.244439999999997</v>
       </c>
       <c r="K25" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>9042</v>
+        <v>10353</v>
       </c>
       <c r="D26" s="13">
-        <v>80.818624197999995</v>
+        <v>81.149720000000002</v>
       </c>
       <c r="E26" s="13">
         <v>84</v>
       </c>
       <c r="F26" s="12">
-        <v>5680</v>
+        <v>6305</v>
       </c>
       <c r="G26" s="13">
-        <v>79.498943662000002</v>
+        <v>79.895479780000002</v>
       </c>
       <c r="H26" s="13">
         <v>83</v>
       </c>
       <c r="I26" s="12">
-        <v>3362</v>
+        <v>4048</v>
       </c>
       <c r="J26" s="13">
-        <v>83.048185603999997</v>
+        <v>83.103260000000006</v>
       </c>
       <c r="K26" s="13">
         <v>85</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
+        <v>12</v>
+      </c>
+      <c r="D27" s="13">
+        <v>82</v>
+      </c>
+      <c r="E27" s="13">
+        <v>86</v>
+      </c>
+      <c r="F27" s="12">
         <v>7</v>
       </c>
-      <c r="D27" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="G27" s="13">
-        <v>58</v>
+        <v>79.428571430000005</v>
       </c>
       <c r="H27" s="13">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="I27" s="12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J27" s="13">
-        <v>92.5</v>
+        <v>85.6</v>
       </c>
       <c r="K27" s="13">
-        <v>92.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>5959</v>
+        <v>6428</v>
       </c>
       <c r="D28" s="13">
-        <v>81.054707166</v>
+        <v>81.572180000000003</v>
       </c>
       <c r="E28" s="13">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F28" s="12">
-        <v>4408</v>
+        <v>4698</v>
       </c>
       <c r="G28" s="13">
-        <v>80.658575318000004</v>
+        <v>81.220519370000005</v>
       </c>
       <c r="H28" s="13">
         <v>83</v>
       </c>
       <c r="I28" s="12">
-        <v>1551</v>
+        <v>1730</v>
       </c>
       <c r="J28" s="13">
-        <v>82.180528691000006</v>
+        <v>82.527169999999998</v>
       </c>
       <c r="K28" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="D29" s="13">
-        <v>77.863636364000001</v>
+        <v>77.839569999999995</v>
       </c>
       <c r="E29" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F29" s="12">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="G29" s="13">
-        <v>78.154761905000001</v>
+        <v>77.821229049999999</v>
       </c>
       <c r="H29" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I29" s="12">
         <v>8</v>
       </c>
       <c r="J29" s="13">
-        <v>71.75</v>
+        <v>78.25</v>
       </c>
       <c r="K29" s="13">
-        <v>70.5</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="D30" s="13">
-        <v>80.980427046000003</v>
+        <v>80.410529999999994</v>
       </c>
       <c r="E30" s="13">
         <v>84</v>
       </c>
       <c r="F30" s="12">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="G30" s="13">
-        <v>79.482456139999996</v>
+        <v>79.778097979999998</v>
       </c>
       <c r="H30" s="13">
         <v>83</v>
       </c>
       <c r="I30" s="12">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="J30" s="13">
-        <v>83.309090909000005</v>
+        <v>81.394620000000003</v>
       </c>
       <c r="K30" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D31" s="13">
-        <v>74.743068391999998</v>
+        <v>76.079340000000002</v>
       </c>
       <c r="E31" s="13">
         <v>79</v>
       </c>
       <c r="F31" s="12">
         <v>317</v>
       </c>
       <c r="G31" s="13">
-        <v>72.198738169999999</v>
+        <v>73.526813880000006</v>
       </c>
       <c r="H31" s="13">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I31" s="12">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J31" s="13">
-        <v>78.34375</v>
+        <v>79.675560000000004</v>
       </c>
       <c r="K31" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="D32" s="13">
-        <v>80.185507246</v>
+        <v>78.465909999999994</v>
       </c>
       <c r="E32" s="13">
         <v>82</v>
       </c>
       <c r="F32" s="12">
-        <v>190</v>
+        <v>212</v>
       </c>
       <c r="G32" s="13">
-        <v>79.184210526000001</v>
+        <v>77.122641509999994</v>
       </c>
       <c r="H32" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I32" s="12">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="J32" s="13">
-        <v>81.412903225999997</v>
+        <v>80.5</v>
       </c>
       <c r="K32" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="12">
-        <v>4843</v>
+        <v>4962</v>
       </c>
       <c r="D33" s="13">
-        <v>60.204625231999998</v>
+        <v>60.489519999999999</v>
       </c>
       <c r="E33" s="13">
         <v>58</v>
       </c>
       <c r="F33" s="12">
-        <v>3513</v>
+        <v>3558</v>
       </c>
       <c r="G33" s="13">
-        <v>56.525761457000002</v>
+        <v>56.597807760000002</v>
       </c>
       <c r="H33" s="13">
         <v>54</v>
       </c>
       <c r="I33" s="12">
-        <v>1330</v>
+        <v>1404</v>
       </c>
       <c r="J33" s="13">
-        <v>69.921804511000005</v>
+        <v>70.351849999999999</v>
       </c>
       <c r="K33" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>380</v>
+        <v>430</v>
       </c>
       <c r="D34" s="13">
-        <v>79.221052631999996</v>
+        <v>79.653490000000005</v>
       </c>
       <c r="E34" s="13">
         <v>82</v>
       </c>
       <c r="F34" s="16">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="G34" s="13">
-        <v>77.648648648999995</v>
+        <v>78.808035709999999</v>
       </c>
       <c r="H34" s="13">
         <v>81</v>
       </c>
       <c r="I34" s="16">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="J34" s="13">
-        <v>81.430379747000003</v>
+        <v>80.572819999999993</v>
       </c>
       <c r="K34" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>550</v>
+        <v>612</v>
       </c>
       <c r="D35" s="13">
-        <v>77.098181818</v>
+        <v>77.163399999999996</v>
       </c>
       <c r="E35" s="13">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F35" s="16">
-        <v>302</v>
+        <v>332</v>
       </c>
       <c r="G35" s="13">
-        <v>74.158940396999995</v>
+        <v>74.427710840000003</v>
       </c>
       <c r="H35" s="13">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="I35" s="16">
-        <v>248</v>
+        <v>280</v>
       </c>
       <c r="J35" s="13">
-        <v>80.677419354999998</v>
+        <v>80.407139999999998</v>
       </c>
       <c r="K35" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1266</v>
+        <v>1606</v>
       </c>
       <c r="D36" s="13">
-        <v>71.387045814000004</v>
+        <v>73.67559</v>
       </c>
       <c r="E36" s="13">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F36" s="16">
-        <v>626</v>
+        <v>778</v>
       </c>
       <c r="G36" s="13">
-        <v>70.300319489000003</v>
+        <v>72.760925450000002</v>
       </c>
       <c r="H36" s="13">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I36" s="16">
-        <v>640</v>
+        <v>828</v>
       </c>
       <c r="J36" s="13">
-        <v>72.45</v>
+        <v>74.535020000000003</v>
       </c>
       <c r="K36" s="13">
-        <v>76.5</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>4489</v>
+        <v>4868</v>
       </c>
       <c r="D37" s="13">
-        <v>76.778124304000002</v>
+        <v>76.528760000000005</v>
       </c>
       <c r="E37" s="13">
+        <v>79</v>
+      </c>
+      <c r="F37" s="16">
+        <v>2541</v>
+      </c>
+      <c r="G37" s="13">
+        <v>75.170405349999996</v>
+      </c>
+      <c r="H37" s="13">
+        <v>78</v>
+      </c>
+      <c r="I37" s="16">
+        <v>2327</v>
+      </c>
+      <c r="J37" s="13">
+        <v>78.012029999999996</v>
+      </c>
+      <c r="K37" s="13">
         <v>80</v>
       </c>
-      <c r="F37" s="16">
-[...18 lines deleted...]
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D38" s="13">
-        <v>34.277777778000001</v>
+        <v>35.071429999999999</v>
       </c>
       <c r="E38" s="13">
-        <v>34.5</v>
+        <v>35</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J38" s="13">
-        <v>34.277777778000001</v>
+        <v>35.071429999999999</v>
       </c>
       <c r="K38" s="13">
-        <v>34.5</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="D39" s="13">
-        <v>0.14577259479999999</v>
+        <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G39" s="13">
-        <v>0.1082474227</v>
+        <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="J39" s="13">
-        <v>0.1946308725</v>
+        <v>0</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D40" s="13">
-        <v>16.809836065999999</v>
+        <v>18.042760000000001</v>
       </c>
       <c r="E40" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F40" s="16">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="G40" s="13">
-        <v>16.278787878999999</v>
+        <v>14.393258429999999</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="16">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="J40" s="13">
-        <v>17.435714286</v>
+        <v>23.198409999999999</v>
       </c>
       <c r="K40" s="13">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>1308</v>
+        <v>1460</v>
       </c>
       <c r="D41" s="13">
-        <v>87.671253823000001</v>
+        <v>88.205479999999994</v>
       </c>
       <c r="E41" s="13">
+        <v>89</v>
+      </c>
+      <c r="F41" s="16">
+        <v>620</v>
+      </c>
+      <c r="G41" s="13">
+        <v>86.82096774</v>
+      </c>
+      <c r="H41" s="13">
         <v>88</v>
       </c>
-      <c r="F41" s="16">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="16">
-        <v>737</v>
+        <v>840</v>
       </c>
       <c r="J41" s="13">
-        <v>88.966078697</v>
+        <v>89.227379999999997</v>
       </c>
       <c r="K41" s="13">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="15">
-        <v>6619</v>
+        <v>7118</v>
       </c>
       <c r="D43" s="13">
-        <v>56.398851790000002</v>
+        <v>56.891959999999997</v>
       </c>
       <c r="E43" s="13">
         <v>59</v>
       </c>
       <c r="F43" s="16">
-        <v>4733</v>
+        <v>5108</v>
       </c>
       <c r="G43" s="13">
-        <v>54.516585675000002</v>
+        <v>55.157791699999997</v>
       </c>
       <c r="H43" s="13">
         <v>56</v>
       </c>
       <c r="I43" s="16">
-        <v>1886</v>
+        <v>2010</v>
       </c>
       <c r="J43" s="13">
-        <v>61.122481442000002</v>
+        <v>61.298999999999999</v>
       </c>
       <c r="K43" s="13">
         <v>66</v>
       </c>
     </row>
-    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="15">
-        <v>3565</v>
-[...4 lines deleted...]
-      <c r="E44" s="38">
+        <v>3542</v>
+      </c>
+      <c r="D44" s="13">
+        <v>51.791930000000001</v>
+      </c>
+      <c r="E44" s="13">
+        <v>51</v>
+      </c>
+      <c r="F44" s="16">
+        <v>2362</v>
+      </c>
+      <c r="G44" s="13">
+        <v>51.82938188</v>
+      </c>
+      <c r="H44" s="13">
+        <v>51</v>
+      </c>
+      <c r="I44" s="16">
+        <v>1180</v>
+      </c>
+      <c r="J44" s="13">
+        <v>51.716949999999997</v>
+      </c>
+      <c r="K44" s="13">
         <v>50</v>
       </c>
-      <c r="F44" s="16">
-[...18 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="36">
-        <v>168</v>
+      <c r="C45" s="32">
+        <v>178</v>
       </c>
       <c r="D45" s="23">
-        <v>41.470238094999999</v>
+        <v>43.96067</v>
       </c>
       <c r="E45" s="23">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>45</v>
+      </c>
+      <c r="F45" s="33">
+        <v>118</v>
       </c>
       <c r="G45" s="23">
-        <v>42.299145299000003</v>
+        <v>44.186440679999997</v>
       </c>
       <c r="H45" s="23">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>45</v>
+      </c>
+      <c r="I45" s="33">
+        <v>60</v>
       </c>
       <c r="J45" s="23">
-        <v>39.568627450999998</v>
+        <v>43.516669999999998</v>
       </c>
       <c r="K45" s="23">
-        <v>39</v>
+        <v>45.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>153823</v>
+        <v>154374</v>
       </c>
       <c r="D5" s="13">
-        <v>70.930563050000003</v>
+        <v>71.374363559000003</v>
       </c>
       <c r="E5" s="13">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F5" s="12">
-        <v>93197</v>
+        <v>93340</v>
       </c>
       <c r="G5" s="13">
-        <v>69.011352297000002</v>
+        <v>69.433458324</v>
       </c>
       <c r="H5" s="13">
         <v>73</v>
       </c>
       <c r="I5" s="12">
-        <v>60626</v>
+        <v>61034</v>
       </c>
       <c r="J5" s="13">
-        <v>73.880859697000005</v>
+        <v>74.342612313999993</v>
       </c>
       <c r="K5" s="13">
         <v>78</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D6" s="13">
-        <v>72.268041237000006</v>
+        <v>73.592233010000001</v>
       </c>
       <c r="E6" s="13">
         <v>78</v>
       </c>
       <c r="F6" s="12">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="G6" s="13">
-        <v>69.354166667000001</v>
+        <v>72.915254236999999</v>
       </c>
       <c r="H6" s="13">
         <v>77</v>
       </c>
       <c r="I6" s="12">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="J6" s="13">
-        <v>75.122448980000001</v>
+        <v>74.5</v>
       </c>
       <c r="K6" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>79.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>626</v>
+        <v>609</v>
       </c>
       <c r="D7" s="13">
-        <v>77.485623003000001</v>
+        <v>78.602627257999998</v>
       </c>
       <c r="E7" s="13">
         <v>82</v>
       </c>
       <c r="F7" s="12">
-        <v>479</v>
+        <v>460</v>
       </c>
       <c r="G7" s="13">
-        <v>76.661795407</v>
+        <v>78.260869564999993</v>
       </c>
       <c r="H7" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I7" s="12">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="J7" s="13">
-        <v>80.170068026999999</v>
+        <v>79.657718121000002</v>
       </c>
       <c r="K7" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>3671</v>
+        <v>3446</v>
       </c>
       <c r="D8" s="13">
-        <v>77.061836012000001</v>
+        <v>77.127394080000002</v>
       </c>
       <c r="E8" s="13">
         <v>81</v>
       </c>
       <c r="F8" s="12">
-        <v>2132</v>
+        <v>2081</v>
       </c>
       <c r="G8" s="13">
-        <v>75.426829268000006</v>
+        <v>75.616530514000004</v>
       </c>
       <c r="H8" s="13">
         <v>80</v>
       </c>
       <c r="I8" s="12">
-        <v>1539</v>
+        <v>1365</v>
       </c>
       <c r="J8" s="13">
-        <v>79.326835607999996</v>
+        <v>79.430769230999999</v>
       </c>
       <c r="K8" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D9" s="13">
-        <v>62.569852941000001</v>
+        <v>64.527472527</v>
       </c>
       <c r="E9" s="13">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F9" s="12">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="G9" s="13">
-        <v>59.792349727000001</v>
+        <v>61.215116279</v>
       </c>
       <c r="H9" s="13">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="12">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="J9" s="13">
-        <v>68.280898875999995</v>
+        <v>70.168316832000002</v>
       </c>
       <c r="K9" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>157</v>
+        <v>138</v>
       </c>
       <c r="D10" s="13">
-        <v>44.713375796000001</v>
+        <v>44.485507245999997</v>
       </c>
       <c r="E10" s="13">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F10" s="12">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="G10" s="13">
-        <v>44.734693878000002</v>
+        <v>44.0859375</v>
       </c>
       <c r="H10" s="13">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I10" s="12">
         <v>10</v>
       </c>
       <c r="J10" s="13">
-        <v>44.4</v>
+        <v>49.6</v>
       </c>
       <c r="K10" s="13">
-        <v>42.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>43665</v>
+        <v>44791</v>
       </c>
       <c r="D11" s="13">
-        <v>67.728249169999998</v>
+        <v>67.875867920000005</v>
       </c>
       <c r="E11" s="13">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F11" s="12">
-        <v>27270</v>
+        <v>27883</v>
       </c>
       <c r="G11" s="13">
-        <v>67.508544188000002</v>
+        <v>67.627586702000002</v>
       </c>
       <c r="H11" s="13">
         <v>69</v>
       </c>
       <c r="I11" s="12">
-        <v>16395</v>
+        <v>16908</v>
       </c>
       <c r="J11" s="13">
-        <v>68.093687099999997</v>
+        <v>68.285308729999997</v>
       </c>
       <c r="K11" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1091</v>
+        <v>1191</v>
       </c>
       <c r="D12" s="13">
-        <v>73.548120990000001</v>
+        <v>74.060453401000004</v>
       </c>
       <c r="E12" s="13">
         <v>78</v>
       </c>
       <c r="F12" s="12">
-        <v>612</v>
+        <v>709</v>
       </c>
       <c r="G12" s="13">
-        <v>72.297385621000004</v>
+        <v>72.781382227999998</v>
       </c>
       <c r="H12" s="13">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="12">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="J12" s="13">
-        <v>75.146137787000001</v>
+        <v>75.941908713999993</v>
       </c>
       <c r="K12" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>276</v>
+        <v>247</v>
       </c>
       <c r="D13" s="13">
-        <v>73.623188405999997</v>
+        <v>75.433198380999997</v>
       </c>
       <c r="E13" s="13">
+        <v>80</v>
+      </c>
+      <c r="F13" s="12">
+        <v>131</v>
+      </c>
+      <c r="G13" s="13">
+        <v>73.885496183000001</v>
+      </c>
+      <c r="H13" s="13">
         <v>79</v>
       </c>
-      <c r="F13" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I13" s="12">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="J13" s="13">
-        <v>73.676470588000001</v>
+        <v>77.181034483000005</v>
       </c>
       <c r="K13" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>9281</v>
+        <v>9438</v>
       </c>
       <c r="D14" s="13">
-        <v>74.233703265000003</v>
+        <v>74.656495019999994</v>
       </c>
       <c r="E14" s="13">
         <v>77</v>
       </c>
       <c r="F14" s="12">
-        <v>4599</v>
+        <v>4653</v>
       </c>
       <c r="G14" s="13">
-        <v>71.385518590999993</v>
+        <v>71.741457123999993</v>
       </c>
       <c r="H14" s="13">
         <v>74</v>
       </c>
       <c r="I14" s="12">
-        <v>4682</v>
+        <v>4785</v>
       </c>
       <c r="J14" s="13">
-        <v>77.031396838999996</v>
+        <v>77.491118076999996</v>
       </c>
       <c r="K14" s="13">
         <v>79</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="12">
-        <v>853</v>
+        <v>966</v>
       </c>
       <c r="D15" s="13">
-        <v>85.955451347999997</v>
+        <v>85.624223602000001</v>
       </c>
       <c r="E15" s="13">
-        <v>87</v>
+        <v>86.5</v>
       </c>
       <c r="F15" s="12">
-        <v>376</v>
+        <v>422</v>
       </c>
       <c r="G15" s="13">
-        <v>84.994680850999998</v>
+        <v>84.514218009000004</v>
       </c>
       <c r="H15" s="13">
         <v>85</v>
       </c>
       <c r="I15" s="12">
-        <v>477</v>
+        <v>544</v>
       </c>
       <c r="J15" s="13">
-        <v>86.712788259999996</v>
+        <v>86.485294117999999</v>
       </c>
       <c r="K15" s="13">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D16" s="13">
-        <v>62.1875</v>
+        <v>59.072463767999999</v>
       </c>
       <c r="E16" s="13">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F16" s="12">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G16" s="13">
-        <v>58.285714286000001</v>
+        <v>59.487804877999999</v>
       </c>
       <c r="H16" s="13">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="I16" s="12">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J16" s="13">
-        <v>66.896551724000005</v>
+        <v>58.464285713999999</v>
       </c>
       <c r="K16" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="D17" s="13">
-        <v>61.419354839</v>
+        <v>59.947826087000003</v>
       </c>
       <c r="E17" s="13">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F17" s="12">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="G17" s="13">
-        <v>63.290909091000003</v>
+        <v>60.327868852000002</v>
       </c>
       <c r="H17" s="13">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="I17" s="12">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="J17" s="13">
-        <v>58.710526315999999</v>
+        <v>59.518518518999997</v>
       </c>
       <c r="K17" s="13">
         <v>60</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>854</v>
+        <v>936</v>
       </c>
       <c r="D18" s="13">
-        <v>79.984777518000001</v>
+        <v>80.327991452999996</v>
       </c>
       <c r="E18" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F18" s="12">
-        <v>490</v>
+        <v>522</v>
       </c>
       <c r="G18" s="13">
-        <v>80.148979592000003</v>
+        <v>80.103448275999995</v>
       </c>
       <c r="H18" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I18" s="12">
-        <v>364</v>
+        <v>414</v>
       </c>
       <c r="J18" s="13">
-        <v>79.763736264000002</v>
+        <v>80.611111111</v>
       </c>
       <c r="K18" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
         <v>58</v>
       </c>
       <c r="D19" s="13">
-        <v>82.344827585999994</v>
+        <v>83.017241378999998</v>
       </c>
       <c r="E19" s="13">
-        <v>82.5</v>
+        <v>85</v>
       </c>
       <c r="F19" s="12">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G19" s="13">
-        <v>82.153846153999993</v>
+        <v>83.76</v>
       </c>
       <c r="H19" s="13">
-        <v>82.5</v>
+        <v>86</v>
       </c>
       <c r="I19" s="12">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J19" s="13">
-        <v>82.5</v>
+        <v>82.454545455000002</v>
       </c>
       <c r="K19" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>4986</v>
+        <v>5033</v>
       </c>
       <c r="D20" s="13">
-        <v>78.224227838000004</v>
+        <v>78.821776276999998</v>
       </c>
       <c r="E20" s="13">
         <v>82</v>
       </c>
       <c r="F20" s="12">
-        <v>2515</v>
+        <v>2535</v>
       </c>
       <c r="G20" s="13">
-        <v>75.305367793000002</v>
+        <v>75.738461537999996</v>
       </c>
       <c r="H20" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I20" s="12">
-        <v>2471</v>
+        <v>2498</v>
       </c>
       <c r="J20" s="13">
-        <v>81.195062727999996</v>
+        <v>81.950760607999996</v>
       </c>
       <c r="K20" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>17121</v>
+        <v>17694</v>
       </c>
       <c r="D21" s="13">
-        <v>74.630862683000004</v>
+        <v>74.645755622999999</v>
       </c>
       <c r="E21" s="13">
         <v>79</v>
       </c>
       <c r="F21" s="12">
-        <v>10252</v>
+        <v>10559</v>
       </c>
       <c r="G21" s="13">
-        <v>71.708544673999995</v>
+        <v>71.615493891</v>
       </c>
       <c r="H21" s="13">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I21" s="12">
-        <v>6869</v>
+        <v>7135</v>
       </c>
       <c r="J21" s="13">
-        <v>78.992429756999996</v>
+        <v>79.130203223999999</v>
       </c>
       <c r="K21" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>11061</v>
+        <v>11313</v>
       </c>
       <c r="D22" s="13">
-        <v>75.092396708999999</v>
+        <v>75.458764254000002</v>
       </c>
       <c r="E22" s="13">
         <v>79</v>
       </c>
       <c r="F22" s="12">
-        <v>6426</v>
+        <v>6599</v>
       </c>
       <c r="G22" s="13">
-        <v>72.701369436999997</v>
+        <v>73.335050765000005</v>
       </c>
       <c r="H22" s="13">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I22" s="12">
-        <v>4635</v>
+        <v>4714</v>
       </c>
       <c r="J22" s="13">
-        <v>78.407335490999998</v>
+        <v>78.431692830000003</v>
       </c>
       <c r="K22" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D23" s="13">
-        <v>81.113207547000002</v>
+        <v>78.717391304000003</v>
       </c>
       <c r="E23" s="13">
-        <v>85</v>
+        <v>83.5</v>
       </c>
       <c r="F23" s="12">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G23" s="13">
-        <v>79.615384614999996</v>
+        <v>75.090909091</v>
       </c>
       <c r="H23" s="13">
+        <v>83</v>
+      </c>
+      <c r="I23" s="12">
+        <v>24</v>
+      </c>
+      <c r="J23" s="13">
+        <v>82.041666667000001</v>
+      </c>
+      <c r="K23" s="13">
         <v>84</v>
       </c>
-      <c r="I23" s="12">
-[...9 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>714</v>
+        <v>742</v>
       </c>
       <c r="D24" s="13">
-        <v>71.596638655000007</v>
+        <v>71.871967655000006</v>
       </c>
       <c r="E24" s="13">
         <v>75</v>
       </c>
       <c r="F24" s="12">
-        <v>484</v>
+        <v>509</v>
       </c>
       <c r="G24" s="13">
-        <v>69.733471073999993</v>
+        <v>70.461689586999995</v>
       </c>
       <c r="H24" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I24" s="12">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="J24" s="13">
-        <v>75.517391304</v>
+        <v>74.952789699999997</v>
       </c>
       <c r="K24" s="13">
         <v>78</v>
       </c>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>164</v>
+        <v>71</v>
       </c>
       <c r="D25" s="13">
-        <v>69.469512194999993</v>
+        <v>66.408450704000003</v>
       </c>
       <c r="E25" s="13">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="F25" s="12">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="G25" s="13">
-        <v>69.561224490000001</v>
+        <v>67.424999999999997</v>
       </c>
       <c r="H25" s="13">
-        <v>75.5</v>
+        <v>71</v>
       </c>
       <c r="I25" s="12">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="J25" s="13">
-        <v>69.333333332999999</v>
+        <v>65.096774194000005</v>
       </c>
       <c r="K25" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>9314</v>
+        <v>9042</v>
       </c>
       <c r="D26" s="13">
-        <v>80.512669099999997</v>
+        <v>80.818624197999995</v>
       </c>
       <c r="E26" s="13">
+        <v>84</v>
+      </c>
+      <c r="F26" s="12">
+        <v>5680</v>
+      </c>
+      <c r="G26" s="13">
+        <v>79.498943662000002</v>
+      </c>
+      <c r="H26" s="13">
         <v>83</v>
       </c>
-      <c r="F26" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I26" s="12">
-        <v>3550</v>
+        <v>3362</v>
       </c>
       <c r="J26" s="13">
-        <v>82.461126761000003</v>
+        <v>83.048185603999997</v>
       </c>
       <c r="K26" s="13">
         <v>85</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D27" s="13">
-        <v>74.071428570999998</v>
+        <v>77.714285713999999</v>
       </c>
       <c r="E27" s="13">
-        <v>86.5</v>
+        <v>88</v>
       </c>
       <c r="F27" s="12">
         <v>3</v>
       </c>
       <c r="G27" s="13">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="H27" s="13">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="I27" s="12">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J27" s="13">
-        <v>76</v>
+        <v>92.5</v>
       </c>
       <c r="K27" s="13">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>92.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>6326</v>
+        <v>5959</v>
       </c>
       <c r="D28" s="13">
-        <v>81.205659183999998</v>
+        <v>81.054707166</v>
       </c>
       <c r="E28" s="13">
         <v>83</v>
       </c>
       <c r="F28" s="12">
-        <v>4685</v>
+        <v>4408</v>
       </c>
       <c r="G28" s="13">
-        <v>80.838847384999994</v>
+        <v>80.658575318000004</v>
       </c>
       <c r="H28" s="13">
         <v>83</v>
       </c>
       <c r="I28" s="12">
-        <v>1641</v>
+        <v>1551</v>
       </c>
       <c r="J28" s="13">
-        <v>82.252894576000003</v>
+        <v>82.180528691000006</v>
       </c>
       <c r="K28" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="D29" s="13">
-        <v>76.254545454999999</v>
+        <v>77.863636364000001</v>
       </c>
       <c r="E29" s="13">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F29" s="12">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="G29" s="13">
-        <v>76.182389936999996</v>
+        <v>78.154761905000001</v>
       </c>
       <c r="H29" s="13">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I29" s="12">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J29" s="13">
-        <v>78.166666667000001</v>
+        <v>71.75</v>
       </c>
       <c r="K29" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>70.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>583</v>
+        <v>562</v>
       </c>
       <c r="D30" s="13">
-        <v>80.651801028999998</v>
+        <v>80.980427046000003</v>
       </c>
       <c r="E30" s="13">
         <v>84</v>
       </c>
       <c r="F30" s="12">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="G30" s="13">
-        <v>79.189801700000004</v>
+        <v>79.482456139999996</v>
       </c>
       <c r="H30" s="13">
         <v>83</v>
       </c>
       <c r="I30" s="12">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="J30" s="13">
-        <v>82.895652174000006</v>
+        <v>83.309090909000005</v>
       </c>
       <c r="K30" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>555</v>
+        <v>541</v>
       </c>
       <c r="D31" s="13">
-        <v>75.369369368999998</v>
+        <v>74.743068391999998</v>
       </c>
       <c r="E31" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F31" s="12">
-        <v>339</v>
+        <v>317</v>
       </c>
       <c r="G31" s="13">
-        <v>73.262536873000002</v>
+        <v>72.198738169999999</v>
       </c>
       <c r="H31" s="13">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I31" s="12">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="J31" s="13">
-        <v>78.675925926000005</v>
+        <v>78.34375</v>
       </c>
       <c r="K31" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>304</v>
+        <v>345</v>
       </c>
       <c r="D32" s="13">
-        <v>78.967105262999993</v>
+        <v>80.185507246</v>
       </c>
       <c r="E32" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F32" s="12">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="G32" s="13">
-        <v>78.319999999999993</v>
+        <v>79.184210526000001</v>
       </c>
       <c r="H32" s="13">
         <v>82</v>
       </c>
       <c r="I32" s="12">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="J32" s="13">
-        <v>79.844961240000003</v>
+        <v>81.412903225999997</v>
       </c>
       <c r="K32" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="12">
-        <v>4975</v>
+        <v>4843</v>
       </c>
       <c r="D33" s="13">
-        <v>59.970251255999997</v>
+        <v>60.204625231999998</v>
       </c>
       <c r="E33" s="13">
         <v>58</v>
       </c>
       <c r="F33" s="12">
-        <v>3572</v>
+        <v>3513</v>
       </c>
       <c r="G33" s="13">
-        <v>55.959966405000003</v>
+        <v>56.525761457000002</v>
       </c>
       <c r="H33" s="13">
         <v>54</v>
       </c>
       <c r="I33" s="12">
-        <v>1403</v>
+        <v>1330</v>
       </c>
       <c r="J33" s="13">
-        <v>70.180327868999996</v>
+        <v>69.921804511000005</v>
       </c>
       <c r="K33" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="D34" s="13">
-        <v>78.992248062000002</v>
+        <v>79.221052631999996</v>
       </c>
       <c r="E34" s="13">
         <v>82</v>
       </c>
       <c r="F34" s="16">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="G34" s="13">
-        <v>77.023474178000001</v>
+        <v>77.648648648999995</v>
       </c>
       <c r="H34" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I34" s="16">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="J34" s="13">
-        <v>81.402298850999998</v>
+        <v>81.430379747000003</v>
       </c>
       <c r="K34" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>581</v>
+        <v>550</v>
       </c>
       <c r="D35" s="13">
-        <v>77.862306368000006</v>
+        <v>77.098181818</v>
       </c>
       <c r="E35" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F35" s="16">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="G35" s="13">
-        <v>74.819112627999999</v>
+        <v>74.158940396999995</v>
       </c>
       <c r="H35" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I35" s="16">
-        <v>288</v>
+        <v>248</v>
       </c>
       <c r="J35" s="13">
-        <v>80.958333332999999</v>
+        <v>80.677419354999998</v>
       </c>
       <c r="K35" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1244</v>
+        <v>1266</v>
       </c>
       <c r="D36" s="13">
-        <v>69.880225080000002</v>
+        <v>71.387045814000004</v>
       </c>
       <c r="E36" s="13">
+        <v>75</v>
+      </c>
+      <c r="F36" s="16">
+        <v>626</v>
+      </c>
+      <c r="G36" s="13">
+        <v>70.300319489000003</v>
+      </c>
+      <c r="H36" s="13">
         <v>74</v>
       </c>
-      <c r="F36" s="16">
-[...7 lines deleted...]
-      </c>
       <c r="I36" s="16">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="J36" s="13">
-        <v>70.850863422000003</v>
+        <v>72.45</v>
       </c>
       <c r="K36" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>4327</v>
+        <v>4489</v>
       </c>
       <c r="D37" s="13">
-        <v>75.625375548999997</v>
+        <v>76.778124304000002</v>
       </c>
       <c r="E37" s="13">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F37" s="16">
-        <v>2240</v>
+        <v>2257</v>
       </c>
       <c r="G37" s="13">
-        <v>74.237946429000004</v>
+        <v>75.556490917000005</v>
       </c>
       <c r="H37" s="13">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I37" s="16">
-        <v>2087</v>
+        <v>2232</v>
       </c>
       <c r="J37" s="13">
-        <v>77.114518447999998</v>
+        <v>78.013440860000003</v>
       </c>
       <c r="K37" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D38" s="13">
-        <v>34.85</v>
+        <v>34.277777778000001</v>
       </c>
       <c r="E38" s="13">
-        <v>35</v>
+        <v>34.5</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J38" s="13">
-        <v>34.85</v>
+        <v>34.277777778000001</v>
       </c>
       <c r="K38" s="13">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>34.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>407</v>
+        <v>343</v>
       </c>
       <c r="D39" s="13">
-        <v>0.21130221129999999</v>
+        <v>0.14577259479999999</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>235</v>
+        <v>194</v>
       </c>
       <c r="G39" s="13">
-        <v>0.36595744679999997</v>
+        <v>0.1082474227</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>172</v>
+        <v>149</v>
       </c>
       <c r="J39" s="13">
-        <v>0</v>
+        <v>0.1946308725</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>332</v>
+        <v>305</v>
       </c>
       <c r="D40" s="13">
-        <v>13.650602409999999</v>
+        <v>16.809836065999999</v>
       </c>
       <c r="E40" s="13">
         <v>0</v>
       </c>
       <c r="F40" s="16">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="G40" s="13">
-        <v>12.988571429</v>
+        <v>16.278787878999999</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="16">
-        <v>157</v>
+        <v>140</v>
       </c>
       <c r="J40" s="13">
-        <v>14.388535032</v>
+        <v>17.435714286</v>
       </c>
       <c r="K40" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>1359</v>
+        <v>1308</v>
       </c>
       <c r="D41" s="13">
-        <v>87.007358351999997</v>
+        <v>87.671253823000001</v>
       </c>
       <c r="E41" s="13">
         <v>88</v>
       </c>
       <c r="F41" s="16">
-        <v>605</v>
+        <v>571</v>
       </c>
       <c r="G41" s="13">
-        <v>85.295867768999997</v>
+        <v>86</v>
       </c>
       <c r="H41" s="13">
         <v>86</v>
       </c>
       <c r="I41" s="16">
-        <v>754</v>
+        <v>737</v>
       </c>
       <c r="J41" s="13">
-        <v>88.380636605000007</v>
+        <v>88.966078697</v>
       </c>
       <c r="K41" s="13">
         <v>89</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
         <v>19</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="15">
-        <v>6873</v>
+        <v>6619</v>
       </c>
       <c r="D43" s="13">
-        <v>55.494543866999997</v>
+        <v>56.398851790000002</v>
       </c>
       <c r="E43" s="13">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F43" s="16">
-        <v>4950</v>
+        <v>4733</v>
       </c>
       <c r="G43" s="13">
-        <v>53.585656565999997</v>
+        <v>54.516585675000002</v>
       </c>
       <c r="H43" s="13">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I43" s="16">
-        <v>1923</v>
+        <v>1886</v>
       </c>
       <c r="J43" s="13">
-        <v>60.408216328999998</v>
+        <v>61.122481442000002</v>
       </c>
       <c r="K43" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="15">
-        <v>3766</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>3565</v>
+      </c>
+      <c r="D44" s="13">
+        <v>51.700981767000002</v>
+      </c>
+      <c r="E44" s="13">
+        <v>50</v>
       </c>
       <c r="F44" s="16">
-        <v>2430</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>2388</v>
+      </c>
+      <c r="G44" s="13">
+        <v>51.603433836000001</v>
+      </c>
+      <c r="H44" s="13">
+        <v>51</v>
       </c>
       <c r="I44" s="16">
-        <v>1336</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1177</v>
+      </c>
+      <c r="J44" s="13">
+        <v>51.898895496999998</v>
+      </c>
+      <c r="K44" s="13">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="36">
-        <v>179</v>
+      <c r="C45" s="32">
+        <v>168</v>
       </c>
       <c r="D45" s="23">
-        <v>39.195530726000001</v>
+        <v>41.470238094999999</v>
       </c>
       <c r="E45" s="23">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>42</v>
+      </c>
+      <c r="F45" s="33">
+        <v>117</v>
       </c>
       <c r="G45" s="23">
-        <v>39.866666666999997</v>
+        <v>42.299145299000003</v>
       </c>
       <c r="H45" s="23">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>43</v>
+      </c>
+      <c r="I45" s="33">
+        <v>51</v>
       </c>
       <c r="J45" s="23">
-        <v>37.830508475000002</v>
+        <v>39.568627450999998</v>
       </c>
       <c r="K45" s="23">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>152030</v>
+        <v>153823</v>
       </c>
       <c r="D5" s="13">
-        <v>70.580194698</v>
+        <v>70.930563050000003</v>
       </c>
       <c r="E5" s="13">
         <v>75</v>
       </c>
       <c r="F5" s="12">
-        <v>93155</v>
+        <v>93197</v>
       </c>
       <c r="G5" s="13">
-        <v>68.601255971</v>
+        <v>69.011352297000002</v>
       </c>
       <c r="H5" s="13">
         <v>73</v>
       </c>
       <c r="I5" s="12">
-        <v>58875</v>
+        <v>60626</v>
       </c>
       <c r="J5" s="13">
-        <v>73.711371549999996</v>
+        <v>73.880859697000005</v>
       </c>
       <c r="K5" s="13">
         <v>78</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D6" s="13">
-        <v>70.011494252999995</v>
+        <v>72.268041237000006</v>
       </c>
       <c r="E6" s="13">
         <v>78</v>
       </c>
       <c r="F6" s="12">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G6" s="13">
-        <v>64.86</v>
+        <v>69.354166667000001</v>
       </c>
       <c r="H6" s="13">
-        <v>75.5</v>
+        <v>77</v>
       </c>
       <c r="I6" s="12">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13">
-        <v>76.972972972999997</v>
+        <v>75.122448980000001</v>
       </c>
       <c r="K6" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>650</v>
+        <v>626</v>
       </c>
       <c r="D7" s="13">
-        <v>77.975384614999996</v>
+        <v>77.485623003000001</v>
       </c>
       <c r="E7" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F7" s="12">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="G7" s="13">
-        <v>77.899795501</v>
+        <v>76.661795407</v>
       </c>
       <c r="H7" s="13">
         <v>81</v>
       </c>
       <c r="I7" s="12">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="J7" s="13">
-        <v>78.204968944000001</v>
+        <v>80.170068026999999</v>
       </c>
       <c r="K7" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>3886</v>
+        <v>3671</v>
       </c>
       <c r="D8" s="13">
-        <v>76.887545032999995</v>
+        <v>77.061836012000001</v>
       </c>
       <c r="E8" s="13">
         <v>81</v>
       </c>
       <c r="F8" s="12">
-        <v>2294</v>
+        <v>2132</v>
       </c>
       <c r="G8" s="13">
-        <v>75.424585875999995</v>
+        <v>75.426829268000006</v>
       </c>
       <c r="H8" s="13">
         <v>80</v>
       </c>
       <c r="I8" s="12">
-        <v>1592</v>
+        <v>1539</v>
       </c>
       <c r="J8" s="13">
-        <v>78.995603015</v>
+        <v>79.326835607999996</v>
       </c>
       <c r="K8" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="D9" s="13">
-        <v>62.408239700000003</v>
+        <v>62.569852941000001</v>
       </c>
       <c r="E9" s="13">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F9" s="12">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="G9" s="13">
-        <v>60.108247423000002</v>
+        <v>59.792349727000001</v>
       </c>
       <c r="H9" s="13">
         <v>59</v>
       </c>
       <c r="I9" s="12">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="J9" s="13">
-        <v>68.520547945000004</v>
+        <v>68.280898875999995</v>
       </c>
       <c r="K9" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="D10" s="13">
-        <v>44.793478260999997</v>
+        <v>44.713375796000001</v>
       </c>
       <c r="E10" s="13">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F10" s="12">
-        <v>173</v>
+        <v>147</v>
       </c>
       <c r="G10" s="13">
-        <v>44.826589595000002</v>
+        <v>44.734693878000002</v>
       </c>
       <c r="H10" s="13">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I10" s="12">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J10" s="13">
-        <v>44.272727273000001</v>
+        <v>44.4</v>
       </c>
       <c r="K10" s="13">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>42.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>42559</v>
+        <v>43665</v>
       </c>
       <c r="D11" s="13">
-        <v>67.510538311999994</v>
+        <v>67.728249169999998</v>
       </c>
       <c r="E11" s="13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F11" s="12">
-        <v>27045</v>
+        <v>27270</v>
       </c>
       <c r="G11" s="13">
-        <v>67.267332224</v>
+        <v>67.508544188000002</v>
       </c>
       <c r="H11" s="13">
         <v>69</v>
       </c>
       <c r="I11" s="12">
-        <v>15514</v>
+        <v>16395</v>
       </c>
       <c r="J11" s="13">
-        <v>67.934510763999995</v>
+        <v>68.093687099999997</v>
       </c>
       <c r="K11" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1067</v>
+        <v>1091</v>
       </c>
       <c r="D12" s="13">
-        <v>73.492033738999993</v>
+        <v>73.548120990000001</v>
       </c>
       <c r="E12" s="13">
         <v>78</v>
       </c>
       <c r="F12" s="12">
-        <v>588</v>
+        <v>612</v>
       </c>
       <c r="G12" s="13">
-        <v>71.940476189999998</v>
+        <v>72.297385621000004</v>
       </c>
       <c r="H12" s="13">
         <v>76</v>
       </c>
       <c r="I12" s="12">
         <v>479</v>
       </c>
       <c r="J12" s="13">
-        <v>75.396659708000001</v>
+        <v>75.146137787000001</v>
       </c>
       <c r="K12" s="13">
         <v>79</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>251</v>
+        <v>276</v>
       </c>
       <c r="D13" s="13">
-        <v>74.505976095999998</v>
+        <v>73.623188405999997</v>
       </c>
       <c r="E13" s="13">
         <v>79</v>
       </c>
       <c r="F13" s="12">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="G13" s="13">
-        <v>71.032786884999993</v>
+        <v>73.571428570999998</v>
       </c>
       <c r="H13" s="13">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I13" s="12">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="J13" s="13">
-        <v>77.790697674</v>
+        <v>73.676470588000001</v>
       </c>
       <c r="K13" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>9081</v>
+        <v>9281</v>
       </c>
       <c r="D14" s="13">
-        <v>73.876004844999997</v>
+        <v>74.233703265000003</v>
       </c>
       <c r="E14" s="13">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F14" s="12">
-        <v>4484</v>
+        <v>4599</v>
       </c>
       <c r="G14" s="13">
-        <v>71.205173951999996</v>
+        <v>71.385518590999993</v>
       </c>
       <c r="H14" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I14" s="12">
-        <v>4597</v>
+        <v>4682</v>
       </c>
       <c r="J14" s="13">
-        <v>76.481183380000004</v>
+        <v>77.031396838999996</v>
       </c>
       <c r="K14" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="12">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="D15" s="13">
-        <v>85.209809264</v>
+        <v>85.955451347999997</v>
       </c>
       <c r="E15" s="13">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F15" s="12">
-        <v>318</v>
+        <v>376</v>
       </c>
       <c r="G15" s="13">
-        <v>83.792452830000002</v>
+        <v>84.994680850999998</v>
       </c>
       <c r="H15" s="13">
         <v>85</v>
       </c>
       <c r="I15" s="12">
-        <v>416</v>
+        <v>477</v>
       </c>
       <c r="J15" s="13">
-        <v>86.293269230999996</v>
+        <v>86.712788259999996</v>
       </c>
       <c r="K15" s="13">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="D16" s="13">
-        <v>60.752941176</v>
+        <v>62.1875</v>
       </c>
       <c r="E16" s="13">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F16" s="12">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="G16" s="13">
-        <v>58.339622642000002</v>
+        <v>58.285714286000001</v>
       </c>
       <c r="H16" s="13">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="I16" s="12">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="J16" s="13">
-        <v>64.75</v>
+        <v>66.896551724000005</v>
       </c>
       <c r="K16" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="D17" s="13">
-        <v>61.142857143000001</v>
+        <v>61.419354839</v>
       </c>
       <c r="E17" s="13">
         <v>64</v>
       </c>
       <c r="F17" s="12">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="G17" s="13">
-        <v>61.734375</v>
+        <v>63.290909091000003</v>
       </c>
       <c r="H17" s="13">
         <v>65</v>
       </c>
       <c r="I17" s="12">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="J17" s="13">
-        <v>60.354166667000001</v>
+        <v>58.710526315999999</v>
       </c>
       <c r="K17" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>762</v>
+        <v>854</v>
       </c>
       <c r="D18" s="13">
-        <v>80.416010498999995</v>
+        <v>79.984777518000001</v>
       </c>
       <c r="E18" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F18" s="12">
-        <v>445</v>
+        <v>490</v>
       </c>
       <c r="G18" s="13">
-        <v>80.316853933000004</v>
+        <v>80.148979592000003</v>
       </c>
       <c r="H18" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I18" s="12">
-        <v>317</v>
+        <v>364</v>
       </c>
       <c r="J18" s="13">
-        <v>80.555205047000001</v>
+        <v>79.763736264000002</v>
       </c>
       <c r="K18" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D19" s="13">
-        <v>84.215686274999996</v>
+        <v>82.344827585999994</v>
       </c>
       <c r="E19" s="13">
-        <v>85</v>
+        <v>82.5</v>
       </c>
       <c r="F19" s="12">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="G19" s="13">
-        <v>82.470588234999994</v>
+        <v>82.153846153999993</v>
       </c>
       <c r="H19" s="13">
-        <v>83</v>
+        <v>82.5</v>
       </c>
       <c r="I19" s="12">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="J19" s="13">
-        <v>85.088235294</v>
+        <v>82.5</v>
       </c>
       <c r="K19" s="13">
-        <v>86.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>4631</v>
+        <v>4986</v>
       </c>
       <c r="D20" s="13">
-        <v>77.889008853000007</v>
+        <v>78.224227838000004</v>
       </c>
       <c r="E20" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F20" s="12">
-        <v>2448</v>
+        <v>2515</v>
       </c>
       <c r="G20" s="13">
-        <v>75.112745098000005</v>
+        <v>75.305367793000002</v>
       </c>
       <c r="H20" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I20" s="12">
-        <v>2183</v>
+        <v>2471</v>
       </c>
       <c r="J20" s="13">
-        <v>81.002290426000002</v>
+        <v>81.195062727999996</v>
       </c>
       <c r="K20" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>16513</v>
+        <v>17121</v>
       </c>
       <c r="D21" s="13">
-        <v>74.437836856000004</v>
+        <v>74.630862683000004</v>
       </c>
       <c r="E21" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F21" s="12">
-        <v>9905</v>
+        <v>10252</v>
       </c>
       <c r="G21" s="13">
-        <v>71.578394750000001</v>
+        <v>71.708544673999995</v>
       </c>
       <c r="H21" s="13">
         <v>76</v>
       </c>
       <c r="I21" s="12">
-        <v>6608</v>
+        <v>6869</v>
       </c>
       <c r="J21" s="13">
-        <v>78.723970944000001</v>
+        <v>78.992429756999996</v>
       </c>
       <c r="K21" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>10823</v>
+        <v>11061</v>
       </c>
       <c r="D22" s="13">
-        <v>74.643998890999995</v>
+        <v>75.092396708999999</v>
       </c>
       <c r="E22" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F22" s="12">
-        <v>6395</v>
+        <v>6426</v>
       </c>
       <c r="G22" s="13">
-        <v>72.347146207999998</v>
+        <v>72.701369436999997</v>
       </c>
       <c r="H22" s="13">
         <v>76</v>
       </c>
       <c r="I22" s="12">
-        <v>4428</v>
+        <v>4635</v>
       </c>
       <c r="J22" s="13">
-        <v>77.961156278000004</v>
+        <v>78.407335490999998</v>
       </c>
       <c r="K22" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D23" s="13">
-        <v>77.982142856999999</v>
+        <v>81.113207547000002</v>
       </c>
       <c r="E23" s="13">
-        <v>82.5</v>
+        <v>85</v>
       </c>
       <c r="F23" s="12">
         <v>26</v>
       </c>
       <c r="G23" s="13">
-        <v>76.346153846000007</v>
+        <v>79.615384614999996</v>
       </c>
       <c r="H23" s="13">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I23" s="12">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J23" s="13">
-        <v>79.400000000000006</v>
+        <v>82.555555556000002</v>
       </c>
       <c r="K23" s="13">
-        <v>83.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>655</v>
+        <v>714</v>
       </c>
       <c r="D24" s="13">
-        <v>71.308396947000006</v>
+        <v>71.596638655000007</v>
       </c>
       <c r="E24" s="13">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F24" s="12">
-        <v>458</v>
+        <v>484</v>
       </c>
       <c r="G24" s="13">
-        <v>70.085152837999999</v>
+        <v>69.733471073999993</v>
       </c>
       <c r="H24" s="13">
         <v>73</v>
       </c>
       <c r="I24" s="12">
-        <v>197</v>
+        <v>230</v>
       </c>
       <c r="J24" s="13">
-        <v>74.152284264000002</v>
+        <v>75.517391304</v>
       </c>
       <c r="K24" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="D25" s="13">
-        <v>57.884353740999998</v>
+        <v>69.469512194999993</v>
       </c>
       <c r="E25" s="13">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="F25" s="12">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G25" s="13">
-        <v>56.288659793999997</v>
+        <v>69.561224490000001</v>
       </c>
       <c r="H25" s="13">
-        <v>57</v>
+        <v>75.5</v>
       </c>
       <c r="I25" s="12">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="J25" s="13">
-        <v>60.98</v>
+        <v>69.333333332999999</v>
       </c>
       <c r="K25" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>9047</v>
+        <v>9314</v>
       </c>
       <c r="D26" s="13">
-        <v>80.058361887999993</v>
+        <v>80.512669099999997</v>
       </c>
       <c r="E26" s="13">
         <v>83</v>
       </c>
       <c r="F26" s="12">
-        <v>5669</v>
+        <v>5764</v>
       </c>
       <c r="G26" s="13">
-        <v>78.697830304999997</v>
+        <v>79.312630118000001</v>
       </c>
       <c r="H26" s="13">
         <v>82</v>
       </c>
       <c r="I26" s="12">
-        <v>3378</v>
+        <v>3550</v>
       </c>
       <c r="J26" s="13">
-        <v>82.341622262000001</v>
+        <v>82.461126761000003</v>
       </c>
       <c r="K26" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D27" s="13">
-        <v>71.538461538000007</v>
+        <v>74.071428570999998</v>
       </c>
       <c r="E27" s="13">
-        <v>83</v>
+        <v>86.5</v>
       </c>
       <c r="F27" s="12">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G27" s="13">
-        <v>68.8</v>
+        <v>67</v>
       </c>
       <c r="H27" s="13">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="I27" s="12">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J27" s="13">
-        <v>73.25</v>
+        <v>76</v>
       </c>
       <c r="K27" s="13">
-        <v>82.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>5984</v>
+        <v>6326</v>
       </c>
       <c r="D28" s="13">
-        <v>80.789438503</v>
+        <v>81.205659183999998</v>
       </c>
       <c r="E28" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F28" s="12">
-        <v>4406</v>
+        <v>4685</v>
       </c>
       <c r="G28" s="13">
-        <v>80.441670449</v>
+        <v>80.838847384999994</v>
       </c>
       <c r="H28" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I28" s="12">
-        <v>1578</v>
+        <v>1641</v>
       </c>
       <c r="J28" s="13">
-        <v>81.760456274000006</v>
+        <v>82.252894576000003</v>
       </c>
       <c r="K28" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>202</v>
+        <v>165</v>
       </c>
       <c r="D29" s="13">
-        <v>76.772277227999993</v>
+        <v>76.254545454999999</v>
       </c>
       <c r="E29" s="13">
         <v>77</v>
       </c>
       <c r="F29" s="12">
-        <v>194</v>
+        <v>159</v>
       </c>
       <c r="G29" s="13">
-        <v>76.706185567000006</v>
+        <v>76.182389936999996</v>
       </c>
       <c r="H29" s="13">
         <v>77</v>
       </c>
       <c r="I29" s="12">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J29" s="13">
-        <v>78.375</v>
+        <v>78.166666667000001</v>
       </c>
       <c r="K29" s="13">
-        <v>84.5</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="42.75" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D30" s="13">
-        <v>80.223367698000004</v>
+        <v>80.651801028999998</v>
       </c>
       <c r="E30" s="13">
+        <v>84</v>
+      </c>
+      <c r="F30" s="12">
+        <v>353</v>
+      </c>
+      <c r="G30" s="13">
+        <v>79.189801700000004</v>
+      </c>
+      <c r="H30" s="13">
         <v>83</v>
       </c>
-      <c r="F30" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I30" s="12">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="J30" s="13">
-        <v>81.070422535000006</v>
+        <v>82.895652174000006</v>
       </c>
       <c r="K30" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>602</v>
+        <v>555</v>
       </c>
       <c r="D31" s="13">
-        <v>75.098006644999998</v>
+        <v>75.369369368999998</v>
       </c>
       <c r="E31" s="13">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F31" s="12">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="G31" s="13">
-        <v>72.587078652000002</v>
+        <v>73.262536873000002</v>
       </c>
       <c r="H31" s="13">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I31" s="12">
-        <v>246</v>
+        <v>216</v>
       </c>
       <c r="J31" s="13">
-        <v>78.731707317000001</v>
+        <v>78.675925926000005</v>
       </c>
       <c r="K31" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>337</v>
+        <v>304</v>
       </c>
       <c r="D32" s="13">
-        <v>78.786350147999997</v>
+        <v>78.967105262999993</v>
       </c>
       <c r="E32" s="13">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F32" s="12">
-        <v>195</v>
+        <v>175</v>
       </c>
       <c r="G32" s="13">
-        <v>77.492307691999997</v>
+        <v>78.319999999999993</v>
       </c>
       <c r="H32" s="13">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I32" s="12">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="J32" s="13">
-        <v>80.563380281999997</v>
+        <v>79.844961240000003</v>
       </c>
       <c r="K32" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="12">
-        <v>5153</v>
+        <v>4975</v>
       </c>
       <c r="D33" s="13">
-        <v>59.414321753999999</v>
+        <v>59.970251255999997</v>
       </c>
       <c r="E33" s="13">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F33" s="12">
-        <v>3728</v>
+        <v>3572</v>
       </c>
       <c r="G33" s="13">
-        <v>55.769849784999998</v>
+        <v>55.959966405000003</v>
       </c>
       <c r="H33" s="13">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I33" s="12">
-        <v>1425</v>
+        <v>1403</v>
       </c>
       <c r="J33" s="13">
-        <v>68.948771930000007</v>
+        <v>70.180327868999996</v>
       </c>
       <c r="K33" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D34" s="13">
-        <v>78.708333332999999</v>
+        <v>78.992248062000002</v>
       </c>
       <c r="E34" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F34" s="16">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="G34" s="13">
-        <v>77.297979798</v>
+        <v>77.023474178000001</v>
       </c>
       <c r="H34" s="13">
         <v>80</v>
       </c>
       <c r="I34" s="16">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="J34" s="13">
-        <v>80.209677419000002</v>
+        <v>81.402298850999998</v>
       </c>
       <c r="K34" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="D35" s="13">
-        <v>76.145614034999994</v>
+        <v>77.862306368000006</v>
       </c>
       <c r="E35" s="13">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F35" s="16">
         <v>293</v>
       </c>
       <c r="G35" s="13">
-        <v>73.399317405999994</v>
+        <v>74.819112627999999</v>
       </c>
       <c r="H35" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I35" s="16">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="J35" s="13">
-        <v>79.050541515999996</v>
+        <v>80.958333332999999</v>
       </c>
       <c r="K35" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1280</v>
+        <v>1244</v>
       </c>
       <c r="D36" s="13">
-        <v>69.657031250000003</v>
+        <v>69.880225080000002</v>
       </c>
       <c r="E36" s="13">
         <v>74</v>
       </c>
       <c r="F36" s="16">
-        <v>636</v>
+        <v>607</v>
       </c>
       <c r="G36" s="13">
-        <v>68.539308176000006</v>
+        <v>68.861614497999994</v>
       </c>
       <c r="H36" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I36" s="16">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="J36" s="13">
-        <v>70.760869564999993</v>
+        <v>70.850863422000003</v>
       </c>
       <c r="K36" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>4368</v>
+        <v>4327</v>
       </c>
       <c r="D37" s="13">
-        <v>75.557692308</v>
+        <v>75.625375548999997</v>
       </c>
       <c r="E37" s="13">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F37" s="16">
-        <v>2190</v>
+        <v>2240</v>
       </c>
       <c r="G37" s="13">
-        <v>74.048858447000001</v>
+        <v>74.237946429000004</v>
       </c>
       <c r="H37" s="13">
         <v>77</v>
       </c>
       <c r="I37" s="16">
-        <v>2178</v>
+        <v>2087</v>
       </c>
       <c r="J37" s="13">
-        <v>77.074839302000001</v>
+        <v>77.114518447999998</v>
       </c>
       <c r="K37" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D38" s="13">
-        <v>32.4</v>
+        <v>34.85</v>
       </c>
       <c r="E38" s="13">
-        <v>32.5</v>
+        <v>35</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="J38" s="13">
-        <v>32.4</v>
+        <v>34.85</v>
       </c>
       <c r="K38" s="13">
-        <v>32.5</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="D39" s="13">
-        <v>0.1840193705</v>
+        <v>0.21130221129999999</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="G39" s="13">
-        <v>4.5045045000000001E-3</v>
+        <v>0.36595744679999997</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="J39" s="13">
-        <v>0.39267015709999997</v>
+        <v>0</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>359</v>
+        <v>332</v>
       </c>
       <c r="D40" s="13">
-        <v>13.782729805000001</v>
+        <v>13.650602409999999</v>
       </c>
       <c r="E40" s="13">
         <v>0</v>
       </c>
       <c r="F40" s="16">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="G40" s="13">
-        <v>13.704433498</v>
+        <v>12.988571429</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="16">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="J40" s="13">
-        <v>13.884615385</v>
+        <v>14.388535032</v>
       </c>
       <c r="K40" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>1504</v>
+        <v>1359</v>
       </c>
       <c r="D41" s="13">
-        <v>86.560505319000001</v>
+        <v>87.007358351999997</v>
       </c>
       <c r="E41" s="13">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F41" s="16">
-        <v>696</v>
+        <v>605</v>
       </c>
       <c r="G41" s="13">
-        <v>84.512931034000005</v>
+        <v>85.295867768999997</v>
       </c>
       <c r="H41" s="13">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I41" s="16">
-        <v>808</v>
+        <v>754</v>
       </c>
       <c r="J41" s="13">
-        <v>88.324257426000003</v>
+        <v>88.380636605000007</v>
       </c>
       <c r="K41" s="13">
         <v>89</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D42" s="13">
-        <v>5.5555555600000001E-2</v>
+        <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G42" s="13">
-        <v>0.1176470588</v>
+        <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
         <v>19</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="15">
-        <v>6726</v>
+        <v>6873</v>
       </c>
       <c r="D43" s="13">
-        <v>54.021409456000001</v>
+        <v>55.494543866999997</v>
       </c>
       <c r="E43" s="13">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F43" s="16">
-        <v>4875</v>
+        <v>4950</v>
       </c>
       <c r="G43" s="13">
-        <v>51.839179487000003</v>
+        <v>53.585656565999997</v>
       </c>
       <c r="H43" s="13">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I43" s="16">
-        <v>1851</v>
+        <v>1923</v>
       </c>
       <c r="J43" s="13">
-        <v>59.768773635999999</v>
+        <v>60.408216328999998</v>
       </c>
       <c r="K43" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="15">
-        <v>3507</v>
-[...4 lines deleted...]
-      <c r="E44" s="38">
+        <v>3766</v>
+      </c>
+      <c r="D44" s="13">
+        <v>50.040626660000001</v>
+      </c>
+      <c r="E44" s="13">
         <v>48</v>
       </c>
       <c r="F44" s="16">
-        <v>2392</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>2430</v>
+      </c>
+      <c r="G44" s="13">
+        <v>50.398765431999998</v>
+      </c>
+      <c r="H44" s="13">
+        <v>49</v>
       </c>
       <c r="I44" s="16">
-        <v>1115</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1336</v>
+      </c>
+      <c r="J44" s="13">
+        <v>49.389221556999999</v>
+      </c>
+      <c r="K44" s="13">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="36">
-        <v>117</v>
+      <c r="C45" s="32">
+        <v>179</v>
       </c>
       <c r="D45" s="23">
-        <v>43.282051281999998</v>
+        <v>39.195530726000001</v>
       </c>
       <c r="E45" s="23">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>40</v>
+      </c>
+      <c r="F45" s="33">
+        <v>120</v>
       </c>
       <c r="G45" s="23">
-        <v>42.712499999999999</v>
+        <v>39.866666666999997</v>
       </c>
       <c r="H45" s="23">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>42</v>
+      </c>
+      <c r="I45" s="33">
+        <v>59</v>
       </c>
       <c r="J45" s="23">
-        <v>44.513513514000003</v>
+        <v>37.830508475000002</v>
       </c>
       <c r="K45" s="23">
-        <v>48</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.375" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>144709</v>
+        <v>152030</v>
       </c>
       <c r="D5" s="13">
-        <v>70.3</v>
+        <v>70.580194698</v>
       </c>
       <c r="E5" s="13">
         <v>75</v>
       </c>
       <c r="F5" s="12">
-        <v>88374</v>
+        <v>93155</v>
       </c>
       <c r="G5" s="13">
-        <v>68.3</v>
+        <v>68.601255971</v>
       </c>
       <c r="H5" s="13">
         <v>73</v>
       </c>
       <c r="I5" s="12">
-        <v>56335</v>
+        <v>58875</v>
       </c>
       <c r="J5" s="13">
-        <v>73.3</v>
+        <v>73.711371549999996</v>
       </c>
       <c r="K5" s="13">
         <v>78</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="D6" s="13">
-        <v>73.400000000000006</v>
+        <v>70.011494252999995</v>
       </c>
       <c r="E6" s="13">
-        <v>74.5</v>
+        <v>78</v>
       </c>
       <c r="F6" s="12">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G6" s="13">
-        <v>71.400000000000006</v>
+        <v>64.86</v>
       </c>
       <c r="H6" s="13">
-        <v>73</v>
+        <v>75.5</v>
       </c>
       <c r="I6" s="12">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="J6" s="13">
-        <v>75.599999999999994</v>
+        <v>76.972972972999997</v>
       </c>
       <c r="K6" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="D7" s="13">
-        <v>76.3</v>
+        <v>77.975384614999996</v>
       </c>
       <c r="E7" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F7" s="12">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="G7" s="13">
-        <v>75.400000000000006</v>
+        <v>77.899795501</v>
       </c>
       <c r="H7" s="13">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I7" s="12">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="J7" s="13">
-        <v>78.900000000000006</v>
+        <v>78.204968944000001</v>
       </c>
       <c r="K7" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>3784</v>
+        <v>3886</v>
       </c>
       <c r="D8" s="13">
-        <v>76</v>
+        <v>76.887545032999995</v>
       </c>
       <c r="E8" s="13">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F8" s="12">
-        <v>2035</v>
+        <v>2294</v>
       </c>
       <c r="G8" s="13">
-        <v>74.7</v>
+        <v>75.424585875999995</v>
       </c>
       <c r="H8" s="13">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I8" s="12">
-        <v>1749</v>
+        <v>1592</v>
       </c>
       <c r="J8" s="13">
-        <v>77.400000000000006</v>
+        <v>78.995603015</v>
       </c>
       <c r="K8" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D9" s="13">
-        <v>62.3</v>
+        <v>62.408239700000003</v>
       </c>
       <c r="E9" s="13">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F9" s="12">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="G9" s="13">
-        <v>61.6</v>
+        <v>60.108247423000002</v>
       </c>
       <c r="H9" s="13">
-        <v>62.5</v>
+        <v>59</v>
       </c>
       <c r="I9" s="12">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="J9" s="13">
-        <v>64</v>
+        <v>68.520547945000004</v>
       </c>
       <c r="K9" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>115</v>
+        <v>184</v>
       </c>
       <c r="D10" s="13">
-        <v>43.5</v>
+        <v>44.793478260999997</v>
       </c>
       <c r="E10" s="13">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F10" s="12">
-        <v>109</v>
+        <v>173</v>
       </c>
       <c r="G10" s="13">
-        <v>43.4</v>
+        <v>44.826589595000002</v>
       </c>
       <c r="H10" s="13">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I10" s="12">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J10" s="13">
-        <v>45</v>
+        <v>44.272727273000001</v>
       </c>
       <c r="K10" s="13">
-        <v>44.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>41046</v>
+        <v>42559</v>
       </c>
       <c r="D11" s="13">
-        <v>67.3</v>
+        <v>67.510538311999994</v>
       </c>
       <c r="E11" s="13">
         <v>69</v>
       </c>
       <c r="F11" s="12">
-        <v>26022</v>
+        <v>27045</v>
       </c>
       <c r="G11" s="13">
-        <v>67.2</v>
+        <v>67.267332224</v>
       </c>
       <c r="H11" s="13">
         <v>69</v>
       </c>
       <c r="I11" s="12">
-        <v>15024</v>
+        <v>15514</v>
       </c>
       <c r="J11" s="13">
-        <v>67.599999999999994</v>
+        <v>67.934510763999995</v>
       </c>
       <c r="K11" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>968</v>
+        <v>1067</v>
       </c>
       <c r="D12" s="13">
-        <v>73.7</v>
+        <v>73.492033738999993</v>
       </c>
       <c r="E12" s="13">
         <v>78</v>
       </c>
       <c r="F12" s="12">
-        <v>569</v>
+        <v>588</v>
       </c>
       <c r="G12" s="13">
-        <v>72.2</v>
+        <v>71.940476189999998</v>
       </c>
       <c r="H12" s="13">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I12" s="12">
-        <v>399</v>
+        <v>479</v>
       </c>
       <c r="J12" s="13">
-        <v>75.7</v>
+        <v>75.396659708000001</v>
       </c>
       <c r="K12" s="13">
         <v>79</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>282</v>
+        <v>251</v>
       </c>
       <c r="D13" s="13">
-        <v>72.2</v>
+        <v>74.505976095999998</v>
       </c>
       <c r="E13" s="13">
-        <v>79.5</v>
+        <v>79</v>
       </c>
       <c r="F13" s="12">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="G13" s="13">
-        <v>70.400000000000006</v>
+        <v>71.032786884999993</v>
       </c>
       <c r="H13" s="13">
         <v>77</v>
       </c>
       <c r="I13" s="12">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="J13" s="13">
-        <v>74</v>
+        <v>77.790697674</v>
       </c>
       <c r="K13" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>8211</v>
+        <v>9081</v>
       </c>
       <c r="D14" s="13">
-        <v>73.599999999999994</v>
+        <v>73.876004844999997</v>
       </c>
       <c r="E14" s="13">
         <v>76</v>
       </c>
       <c r="F14" s="12">
-        <v>4062</v>
+        <v>4484</v>
       </c>
       <c r="G14" s="13">
-        <v>71.099999999999994</v>
+        <v>71.205173951999996</v>
       </c>
       <c r="H14" s="13">
         <v>73</v>
       </c>
       <c r="I14" s="12">
-        <v>4149</v>
+        <v>4597</v>
       </c>
       <c r="J14" s="13">
-        <v>76.099999999999994</v>
+        <v>76.481183380000004</v>
       </c>
       <c r="K14" s="13">
         <v>78</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="12">
-        <v>590</v>
+        <v>734</v>
       </c>
       <c r="D15" s="13">
-        <v>84.3</v>
+        <v>85.209809264</v>
       </c>
       <c r="E15" s="13">
+        <v>86</v>
+      </c>
+      <c r="F15" s="12">
+        <v>318</v>
+      </c>
+      <c r="G15" s="13">
+        <v>83.792452830000002</v>
+      </c>
+      <c r="H15" s="13">
         <v>85</v>
       </c>
-      <c r="F15" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I15" s="12">
-        <v>317</v>
+        <v>416</v>
       </c>
       <c r="J15" s="13">
-        <v>85.2</v>
+        <v>86.293269230999996</v>
       </c>
       <c r="K15" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D16" s="13">
-        <v>59.9</v>
+        <v>60.752941176</v>
       </c>
       <c r="E16" s="13">
-        <v>64.5</v>
+        <v>63</v>
       </c>
       <c r="F16" s="12">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G16" s="13">
-        <v>57.4</v>
+        <v>58.339622642000002</v>
       </c>
       <c r="H16" s="13">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="I16" s="12">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J16" s="13">
-        <v>65.099999999999994</v>
+        <v>64.75</v>
       </c>
       <c r="K16" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="D17" s="13">
-        <v>60.4</v>
+        <v>61.142857143000001</v>
       </c>
       <c r="E17" s="13">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F17" s="12">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="G17" s="13">
-        <v>61.1</v>
+        <v>61.734375</v>
       </c>
       <c r="H17" s="13">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I17" s="12">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="J17" s="13">
-        <v>59.4</v>
+        <v>60.354166667000001</v>
       </c>
       <c r="K17" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>623</v>
+        <v>762</v>
       </c>
       <c r="D18" s="13">
-        <v>79.7</v>
+        <v>80.416010498999995</v>
       </c>
       <c r="E18" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F18" s="12">
-        <v>363</v>
+        <v>445</v>
       </c>
       <c r="G18" s="13">
-        <v>80.099999999999994</v>
+        <v>80.316853933000004</v>
       </c>
       <c r="H18" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I18" s="12">
-        <v>260</v>
+        <v>317</v>
       </c>
       <c r="J18" s="13">
-        <v>79.2</v>
+        <v>80.555205047000001</v>
       </c>
       <c r="K18" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D19" s="13">
-        <v>82.8</v>
+        <v>84.215686274999996</v>
       </c>
       <c r="E19" s="13">
-        <v>82.5</v>
+        <v>85</v>
       </c>
       <c r="F19" s="12">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G19" s="13">
-        <v>84.7</v>
+        <v>82.470588234999994</v>
       </c>
       <c r="H19" s="13">
-        <v>83.5</v>
+        <v>83</v>
       </c>
       <c r="I19" s="12">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J19" s="13">
-        <v>81.599999999999994</v>
+        <v>85.088235294</v>
       </c>
       <c r="K19" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>4174</v>
+        <v>4631</v>
       </c>
       <c r="D20" s="13">
-        <v>77.400000000000006</v>
+        <v>77.889008853000007</v>
       </c>
       <c r="E20" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F20" s="12">
-        <v>2128</v>
+        <v>2448</v>
       </c>
       <c r="G20" s="13">
-        <v>74.599999999999994</v>
+        <v>75.112745098000005</v>
       </c>
       <c r="H20" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I20" s="12">
-        <v>2046</v>
+        <v>2183</v>
       </c>
       <c r="J20" s="13">
-        <v>80.400000000000006</v>
+        <v>81.002290426000002</v>
       </c>
       <c r="K20" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>15675</v>
+        <v>16513</v>
       </c>
       <c r="D21" s="13">
-        <v>74</v>
+        <v>74.437836856000004</v>
       </c>
       <c r="E21" s="13">
         <v>78</v>
       </c>
       <c r="F21" s="12">
-        <v>9389</v>
+        <v>9905</v>
       </c>
       <c r="G21" s="13">
-        <v>71.099999999999994</v>
+        <v>71.578394750000001</v>
       </c>
       <c r="H21" s="13">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I21" s="12">
-        <v>6286</v>
+        <v>6608</v>
       </c>
       <c r="J21" s="13">
-        <v>78.3</v>
+        <v>78.723970944000001</v>
       </c>
       <c r="K21" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>10134</v>
+        <v>10823</v>
       </c>
       <c r="D22" s="13">
-        <v>74.099999999999994</v>
+        <v>74.643998890999995</v>
       </c>
       <c r="E22" s="13">
         <v>78</v>
       </c>
       <c r="F22" s="12">
-        <v>5963</v>
+        <v>6395</v>
       </c>
       <c r="G22" s="13">
-        <v>71.900000000000006</v>
+        <v>72.347146207999998</v>
       </c>
       <c r="H22" s="13">
         <v>76</v>
       </c>
       <c r="I22" s="12">
-        <v>4171</v>
+        <v>4428</v>
       </c>
       <c r="J22" s="13">
-        <v>77.099999999999994</v>
+        <v>77.961156278000004</v>
       </c>
       <c r="K22" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D23" s="13">
-        <v>81.5</v>
+        <v>77.982142856999999</v>
       </c>
       <c r="E23" s="13">
-        <v>84.5</v>
+        <v>82.5</v>
       </c>
       <c r="F23" s="12">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G23" s="13">
-        <v>79.3</v>
+        <v>76.346153846000007</v>
       </c>
       <c r="H23" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I23" s="12">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="J23" s="13">
-        <v>84.4</v>
+        <v>79.400000000000006</v>
       </c>
       <c r="K23" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>682</v>
+        <v>655</v>
       </c>
       <c r="D24" s="13">
-        <v>70.8</v>
+        <v>71.308396947000006</v>
       </c>
       <c r="E24" s="13">
         <v>74</v>
       </c>
       <c r="F24" s="12">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="G24" s="13">
-        <v>69.599999999999994</v>
+        <v>70.085152837999999</v>
       </c>
       <c r="H24" s="13">
         <v>73</v>
       </c>
       <c r="I24" s="12">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="J24" s="13">
-        <v>73.7</v>
+        <v>74.152284264000002</v>
       </c>
       <c r="K24" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>58</v>
+        <v>147</v>
       </c>
       <c r="D25" s="13">
-        <v>61.8</v>
+        <v>57.884353740999998</v>
       </c>
       <c r="E25" s="13">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="F25" s="12">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="G25" s="13">
-        <v>57.3</v>
+        <v>56.288659793999997</v>
       </c>
       <c r="H25" s="13">
         <v>57</v>
       </c>
       <c r="I25" s="12">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="J25" s="13">
-        <v>69</v>
+        <v>60.98</v>
       </c>
       <c r="K25" s="13">
-        <v>81.5</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>8909</v>
+        <v>9047</v>
       </c>
       <c r="D26" s="13">
-        <v>79.8</v>
+        <v>80.058361887999993</v>
       </c>
       <c r="E26" s="13">
+        <v>83</v>
+      </c>
+      <c r="F26" s="12">
+        <v>5669</v>
+      </c>
+      <c r="G26" s="13">
+        <v>78.697830304999997</v>
+      </c>
+      <c r="H26" s="13">
         <v>82</v>
       </c>
-      <c r="F26" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I26" s="12">
-        <v>3344</v>
+        <v>3378</v>
       </c>
       <c r="J26" s="13">
-        <v>82</v>
+        <v>82.341622262000001</v>
       </c>
       <c r="K26" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D27" s="13">
-        <v>67</v>
+        <v>71.538461538000007</v>
       </c>
       <c r="E27" s="13">
         <v>83</v>
       </c>
       <c r="F27" s="12">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G27" s="13">
-        <v>87</v>
+        <v>68.8</v>
       </c>
       <c r="H27" s="13">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="I27" s="12">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J27" s="13">
-        <v>59</v>
+        <v>73.25</v>
       </c>
       <c r="K27" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>5197</v>
+        <v>5984</v>
       </c>
       <c r="D28" s="13">
-        <v>80.3</v>
+        <v>80.789438503</v>
       </c>
       <c r="E28" s="13">
         <v>82</v>
       </c>
       <c r="F28" s="12">
-        <v>3823</v>
+        <v>4406</v>
       </c>
       <c r="G28" s="13">
-        <v>79.900000000000006</v>
+        <v>80.441670449</v>
       </c>
       <c r="H28" s="13">
         <v>82</v>
       </c>
       <c r="I28" s="12">
-        <v>1374</v>
+        <v>1578</v>
       </c>
       <c r="J28" s="13">
-        <v>81.400000000000006</v>
+        <v>81.760456274000006</v>
       </c>
       <c r="K28" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D29" s="13">
-        <v>76.2</v>
+        <v>76.772277227999993</v>
       </c>
       <c r="E29" s="13">
-        <v>77.5</v>
+        <v>77</v>
       </c>
       <c r="F29" s="12">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="G29" s="13">
-        <v>76.2</v>
+        <v>76.706185567000006</v>
       </c>
       <c r="H29" s="13">
         <v>77</v>
       </c>
       <c r="I29" s="12">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J29" s="13">
-        <v>76.400000000000006</v>
+        <v>78.375</v>
       </c>
       <c r="K29" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="42.75" x14ac:dyDescent="0.25">
+        <v>84.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
-        <v>108</v>
+        <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>550</v>
+        <v>582</v>
       </c>
       <c r="D30" s="13">
-        <v>79.900000000000006</v>
+        <v>80.223367698000004</v>
       </c>
       <c r="E30" s="13">
         <v>83</v>
       </c>
       <c r="F30" s="12">
-        <v>333</v>
+        <v>369</v>
       </c>
       <c r="G30" s="13">
-        <v>78.599999999999994</v>
+        <v>79.734417343999993</v>
       </c>
       <c r="H30" s="13">
         <v>82</v>
       </c>
       <c r="I30" s="12">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="J30" s="13">
-        <v>81.900000000000006</v>
+        <v>81.070422535000006</v>
       </c>
       <c r="K30" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>557</v>
+        <v>602</v>
       </c>
       <c r="D31" s="13">
-        <v>75.7</v>
+        <v>75.098006644999998</v>
       </c>
       <c r="E31" s="13">
         <v>78</v>
       </c>
       <c r="F31" s="12">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="G31" s="13">
-        <v>73.900000000000006</v>
+        <v>72.587078652000002</v>
       </c>
       <c r="H31" s="13">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I31" s="12">
-        <v>192</v>
+        <v>246</v>
       </c>
       <c r="J31" s="13">
-        <v>79.2</v>
+        <v>78.731707317000001</v>
       </c>
       <c r="K31" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>302</v>
+        <v>337</v>
       </c>
       <c r="D32" s="13">
-        <v>78.400000000000006</v>
+        <v>78.786350147999997</v>
       </c>
       <c r="E32" s="13">
         <v>81</v>
       </c>
       <c r="F32" s="12">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="G32" s="13">
-        <v>77.5</v>
+        <v>77.492307691999997</v>
       </c>
       <c r="H32" s="13">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I32" s="12">
-        <v>117</v>
+        <v>142</v>
       </c>
       <c r="J32" s="13">
-        <v>79.7</v>
+        <v>80.563380281999997</v>
       </c>
       <c r="K32" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="12">
-        <v>4912</v>
+        <v>5153</v>
       </c>
       <c r="D33" s="13">
-        <v>60.1</v>
+        <v>59.414321753999999</v>
       </c>
       <c r="E33" s="13">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F33" s="12">
-        <v>3508</v>
+        <v>3728</v>
       </c>
       <c r="G33" s="13">
-        <v>56.3</v>
+        <v>55.769849784999998</v>
       </c>
       <c r="H33" s="13">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I33" s="12">
-        <v>1404</v>
+        <v>1425</v>
       </c>
       <c r="J33" s="13">
-        <v>69.8</v>
+        <v>68.948771930000007</v>
       </c>
       <c r="K33" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
         <v>384</v>
       </c>
       <c r="D34" s="13">
-        <v>78.400000000000006</v>
+        <v>78.708333332999999</v>
       </c>
       <c r="E34" s="13">
         <v>81</v>
       </c>
       <c r="F34" s="16">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="G34" s="13">
-        <v>75.900000000000006</v>
+        <v>77.297979798</v>
       </c>
       <c r="H34" s="13">
         <v>80</v>
       </c>
       <c r="I34" s="16">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="J34" s="13">
-        <v>81.099999999999994</v>
+        <v>80.209677419000002</v>
       </c>
       <c r="K34" s="13">
-        <v>83.5</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>506</v>
+        <v>570</v>
       </c>
       <c r="D35" s="13">
-        <v>77.2</v>
+        <v>76.145614034999994</v>
       </c>
       <c r="E35" s="13">
         <v>80</v>
       </c>
       <c r="F35" s="16">
-        <v>257</v>
+        <v>293</v>
       </c>
       <c r="G35" s="13">
-        <v>74.3</v>
+        <v>73.399317405999994</v>
       </c>
       <c r="H35" s="13">
         <v>78</v>
       </c>
       <c r="I35" s="16">
-        <v>249</v>
+        <v>277</v>
       </c>
       <c r="J35" s="13">
-        <v>80.2</v>
+        <v>79.050541515999996</v>
       </c>
       <c r="K35" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1534</v>
+        <v>1280</v>
       </c>
       <c r="D36" s="13">
-        <v>75.099999999999994</v>
+        <v>69.657031250000003</v>
       </c>
       <c r="E36" s="13">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F36" s="16">
-        <v>717</v>
+        <v>636</v>
       </c>
       <c r="G36" s="13">
-        <v>73.900000000000006</v>
+        <v>68.539308176000006</v>
       </c>
       <c r="H36" s="13">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I36" s="16">
-        <v>817</v>
+        <v>644</v>
       </c>
       <c r="J36" s="13">
-        <v>76.2</v>
+        <v>70.760869564999993</v>
       </c>
       <c r="K36" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>4105</v>
+        <v>4368</v>
       </c>
       <c r="D37" s="13">
-        <v>75.5</v>
+        <v>75.557692308</v>
       </c>
       <c r="E37" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F37" s="16">
-        <v>2088</v>
+        <v>2190</v>
       </c>
       <c r="G37" s="13">
-        <v>74.099999999999994</v>
+        <v>74.048858447000001</v>
       </c>
       <c r="H37" s="13">
         <v>77</v>
       </c>
       <c r="I37" s="16">
-        <v>2017</v>
+        <v>2178</v>
       </c>
       <c r="J37" s="13">
-        <v>77</v>
+        <v>77.074839302000001</v>
       </c>
       <c r="K37" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D38" s="13">
-        <v>35.700000000000003</v>
+        <v>32.4</v>
       </c>
       <c r="E38" s="13">
-        <v>34</v>
+        <v>32.5</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J38" s="13">
-        <v>35.700000000000003</v>
+        <v>32.4</v>
       </c>
       <c r="K38" s="13">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>324</v>
+        <v>413</v>
       </c>
       <c r="D39" s="13">
-        <v>0</v>
+        <v>0.1840193705</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="G39" s="13">
-        <v>0</v>
+        <v>4.5045045000000001E-3</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="J39" s="13">
-        <v>0</v>
+        <v>0.39267015709999997</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>280</v>
+        <v>359</v>
       </c>
       <c r="D40" s="13">
-        <v>12.7</v>
+        <v>13.782729805000001</v>
       </c>
       <c r="E40" s="13">
         <v>0</v>
       </c>
       <c r="F40" s="16">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="G40" s="13">
-        <v>9.8000000000000007</v>
+        <v>13.704433498</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="16">
-        <v>125</v>
+        <v>156</v>
       </c>
       <c r="J40" s="13">
-        <v>16.3</v>
+        <v>13.884615385</v>
       </c>
       <c r="K40" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>1518</v>
+        <v>1504</v>
       </c>
       <c r="D41" s="13">
-        <v>85.7</v>
+        <v>86.560505319000001</v>
       </c>
       <c r="E41" s="13">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F41" s="16">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="G41" s="13">
-        <v>84.3</v>
+        <v>84.512931034000005</v>
       </c>
       <c r="H41" s="13">
         <v>85</v>
       </c>
       <c r="I41" s="16">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="J41" s="13">
-        <v>86.9</v>
+        <v>88.324257426000003</v>
       </c>
       <c r="K41" s="13">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="C42" s="15">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D42" s="13">
-        <v>0</v>
+        <v>5.5555555600000001E-2</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G42" s="13">
-        <v>0</v>
+        <v>0.1176470588</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="15">
-        <v>6669</v>
+        <v>6726</v>
       </c>
       <c r="D43" s="13">
-        <v>53</v>
+        <v>54.021409456000001</v>
       </c>
       <c r="E43" s="13">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F43" s="16">
-        <v>4835</v>
+        <v>4875</v>
       </c>
       <c r="G43" s="13">
-        <v>51.2</v>
+        <v>51.839179487000003</v>
       </c>
       <c r="H43" s="13">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I43" s="16">
-        <v>1834</v>
+        <v>1851</v>
       </c>
       <c r="J43" s="13">
-        <v>57.9</v>
+        <v>59.768773635999999</v>
       </c>
       <c r="K43" s="13">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="14" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="C44" s="15">
-        <v>3889</v>
-[...4 lines deleted...]
-      <c r="E44" s="38">
+        <v>3507</v>
+      </c>
+      <c r="D44" s="13">
+        <v>50.431137724999999</v>
+      </c>
+      <c r="E44" s="13">
+        <v>48</v>
+      </c>
+      <c r="F44" s="16">
+        <v>2392</v>
+      </c>
+      <c r="G44" s="13">
+        <v>50.256270903000001</v>
+      </c>
+      <c r="H44" s="13">
+        <v>48</v>
+      </c>
+      <c r="I44" s="16">
+        <v>1115</v>
+      </c>
+      <c r="J44" s="13">
+        <v>50.806278026999998</v>
+      </c>
+      <c r="K44" s="13">
         <v>49</v>
       </c>
-      <c r="F44" s="16">
-[...18 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="20" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>127</v>
+      </c>
+      <c r="C45" s="32">
+        <v>117</v>
       </c>
       <c r="D45" s="23">
-        <v>41.8</v>
+        <v>43.282051281999998</v>
       </c>
       <c r="E45" s="23">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>46</v>
+      </c>
+      <c r="F45" s="33">
+        <v>80</v>
       </c>
       <c r="G45" s="23">
-        <v>41.9</v>
+        <v>42.712499999999999</v>
       </c>
       <c r="H45" s="23">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>46</v>
+      </c>
+      <c r="I45" s="33">
+        <v>37</v>
       </c>
       <c r="J45" s="23">
-        <v>41.4</v>
+        <v>44.513513514000003</v>
       </c>
       <c r="K45" s="23">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.375" style="30" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.33203125" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...26 lines deleted...]
-      <c r="A3" s="27"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...3 lines deleted...]
-      <c r="A4" s="28"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A5" s="29" t="s">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>142240</v>
+        <v>144709</v>
       </c>
       <c r="D5" s="13">
-        <v>69.599999999999994</v>
+        <v>70.3</v>
       </c>
       <c r="E5" s="13">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F5" s="12">
-        <v>87074</v>
+        <v>88374</v>
       </c>
       <c r="G5" s="13">
-        <v>67.599999999999994</v>
+        <v>68.3</v>
       </c>
       <c r="H5" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I5" s="12">
-        <v>55166</v>
+        <v>56335</v>
       </c>
       <c r="J5" s="13">
-        <v>72.599999999999994</v>
+        <v>73.3</v>
       </c>
       <c r="K5" s="13">
-        <v>77</v>
-[...3 lines deleted...]
-      <c r="A6" s="29" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D6" s="13">
-        <v>72.7</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="E6" s="13">
-        <v>74</v>
+        <v>74.5</v>
       </c>
       <c r="F6" s="12">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G6" s="13">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="H6" s="13">
+        <v>73</v>
+      </c>
+      <c r="I6" s="12">
+        <v>25</v>
+      </c>
+      <c r="J6" s="13">
         <v>75.599999999999994</v>
       </c>
-      <c r="H6" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="K6" s="13">
-        <v>71.5</v>
-[...3 lines deleted...]
-      <c r="A7" s="29" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>745</v>
+        <v>654</v>
       </c>
       <c r="D7" s="13">
+        <v>76.3</v>
+      </c>
+      <c r="E7" s="13">
+        <v>80</v>
+      </c>
+      <c r="F7" s="12">
+        <v>476</v>
+      </c>
+      <c r="G7" s="13">
         <v>75.400000000000006</v>
-      </c>
-[...7 lines deleted...]
-        <v>75.8</v>
       </c>
       <c r="H7" s="13">
         <v>79</v>
       </c>
       <c r="I7" s="12">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="J7" s="13">
-        <v>74.099999999999994</v>
+        <v>78.900000000000006</v>
       </c>
       <c r="K7" s="13">
-        <v>79</v>
-[...3 lines deleted...]
-      <c r="A8" s="29" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>3623</v>
+        <v>3784</v>
       </c>
       <c r="D8" s="13">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E8" s="13">
         <v>79</v>
       </c>
       <c r="F8" s="12">
-        <v>1971</v>
+        <v>2035</v>
       </c>
       <c r="G8" s="13">
-        <v>73</v>
+        <v>74.7</v>
       </c>
       <c r="H8" s="13">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I8" s="12">
-        <v>1652</v>
+        <v>1749</v>
       </c>
       <c r="J8" s="13">
         <v>77.400000000000006</v>
       </c>
       <c r="K8" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A9" s="29" t="s">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="D9" s="13">
-        <v>61.4</v>
+        <v>62.3</v>
       </c>
       <c r="E9" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F9" s="12">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="G9" s="13">
-        <v>60.4</v>
+        <v>61.6</v>
       </c>
       <c r="H9" s="13">
-        <v>61</v>
+        <v>62.5</v>
       </c>
       <c r="I9" s="12">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="J9" s="13">
-        <v>63.8</v>
+        <v>64</v>
       </c>
       <c r="K9" s="13">
-        <v>63</v>
-[...3 lines deleted...]
-      <c r="A10" s="29" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>100</v>
       </c>
       <c r="C10" s="12">
-        <v>143</v>
+        <v>115</v>
       </c>
       <c r="D10" s="13">
-        <v>43.1</v>
+        <v>43.5</v>
       </c>
       <c r="E10" s="13">
         <v>42</v>
       </c>
       <c r="F10" s="12">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="G10" s="13">
-        <v>43.2</v>
+        <v>43.4</v>
       </c>
       <c r="H10" s="13">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I10" s="12">
         <v>6</v>
       </c>
       <c r="J10" s="13">
-        <v>41.7</v>
+        <v>45</v>
       </c>
       <c r="K10" s="13">
-        <v>42</v>
-[...3 lines deleted...]
-      <c r="A11" s="29" t="s">
+        <v>44.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>39918</v>
+        <v>41046</v>
       </c>
       <c r="D11" s="13">
-        <v>67</v>
+        <v>67.3</v>
       </c>
       <c r="E11" s="13">
         <v>69</v>
       </c>
       <c r="F11" s="12">
-        <v>25284</v>
+        <v>26022</v>
       </c>
       <c r="G11" s="13">
-        <v>66.8</v>
+        <v>67.2</v>
       </c>
       <c r="H11" s="13">
         <v>69</v>
       </c>
       <c r="I11" s="12">
-        <v>14634</v>
+        <v>15024</v>
       </c>
       <c r="J11" s="13">
-        <v>67.3</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="K11" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A12" s="29" t="s">
+    <row r="12" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>101</v>
       </c>
       <c r="C12" s="12">
-        <v>1139</v>
+        <v>968</v>
       </c>
       <c r="D12" s="13">
+        <v>73.7</v>
+      </c>
+      <c r="E12" s="13">
+        <v>78</v>
+      </c>
+      <c r="F12" s="12">
+        <v>569</v>
+      </c>
+      <c r="G12" s="13">
         <v>72.2</v>
       </c>
-      <c r="E12" s="13">
+      <c r="H12" s="13">
         <v>77</v>
       </c>
-      <c r="F12" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I12" s="12">
-        <v>480</v>
+        <v>399</v>
       </c>
       <c r="J12" s="13">
-        <v>74.099999999999994</v>
+        <v>75.7</v>
       </c>
       <c r="K12" s="13">
         <v>79</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A13" s="29" t="s">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="D13" s="13">
-        <v>71.400000000000006</v>
+        <v>72.2</v>
       </c>
       <c r="E13" s="13">
-        <v>78</v>
+        <v>79.5</v>
       </c>
       <c r="F13" s="12">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="G13" s="13">
-        <v>69.400000000000006</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="H13" s="13">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I13" s="12">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="J13" s="13">
-        <v>73.400000000000006</v>
+        <v>74</v>
       </c>
       <c r="K13" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A14" s="29" t="s">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>8230</v>
+        <v>8211</v>
       </c>
       <c r="D14" s="13">
-        <v>72.900000000000006</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="E14" s="13">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F14" s="12">
-        <v>4051</v>
+        <v>4062</v>
       </c>
       <c r="G14" s="13">
-        <v>70.5</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="H14" s="13">
         <v>73</v>
       </c>
       <c r="I14" s="12">
-        <v>4179</v>
+        <v>4149</v>
       </c>
       <c r="J14" s="13">
-        <v>75.3</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="K14" s="13">
-        <v>77</v>
-[...3 lines deleted...]
-      <c r="A15" s="29" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="12">
-        <v>556</v>
+        <v>590</v>
       </c>
       <c r="D15" s="13">
-        <v>84.6</v>
+        <v>84.3</v>
       </c>
       <c r="E15" s="13">
         <v>85</v>
       </c>
       <c r="F15" s="12">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="G15" s="13">
-        <v>83.9</v>
+        <v>83.2</v>
       </c>
       <c r="H15" s="13">
         <v>84</v>
       </c>
       <c r="I15" s="12">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="J15" s="13">
         <v>85.2</v>
       </c>
       <c r="K15" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A16" s="29" t="s">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D16" s="13">
-        <v>58.9</v>
+        <v>59.9</v>
       </c>
       <c r="E16" s="13">
-        <v>58.5</v>
+        <v>64.5</v>
       </c>
       <c r="F16" s="12">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="G16" s="13">
-        <v>55.6</v>
+        <v>57.4</v>
       </c>
       <c r="H16" s="13">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I16" s="12">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J16" s="13">
-        <v>65.400000000000006</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="K16" s="13">
-        <v>67</v>
-[...3 lines deleted...]
-      <c r="A17" s="29" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="D17" s="13">
-        <v>57.9</v>
+        <v>60.4</v>
       </c>
       <c r="E17" s="13">
         <v>62</v>
       </c>
       <c r="F17" s="12">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="G17" s="13">
-        <v>58.2</v>
+        <v>61.1</v>
       </c>
       <c r="H17" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I17" s="12">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J17" s="13">
-        <v>57.5</v>
+        <v>59.4</v>
       </c>
       <c r="K17" s="13">
-        <v>62.5</v>
-[...3 lines deleted...]
-      <c r="A18" s="29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>572</v>
+        <v>623</v>
       </c>
       <c r="D18" s="13">
-        <v>79.5</v>
+        <v>79.7</v>
       </c>
       <c r="E18" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F18" s="12">
-        <v>348</v>
+        <v>363</v>
       </c>
       <c r="G18" s="13">
-        <v>79.099999999999994</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="H18" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I18" s="12">
-        <v>224</v>
+        <v>260</v>
       </c>
       <c r="J18" s="13">
-        <v>80.2</v>
+        <v>79.2</v>
       </c>
       <c r="K18" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A19" s="29" t="s">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D19" s="13">
+        <v>82.8</v>
+      </c>
+      <c r="E19" s="13">
+        <v>82.5</v>
+      </c>
+      <c r="F19" s="12">
+        <v>20</v>
+      </c>
+      <c r="G19" s="13">
+        <v>84.7</v>
+      </c>
+      <c r="H19" s="13">
         <v>83.5</v>
       </c>
-      <c r="E19" s="13">
-[...10 lines deleted...]
-      </c>
       <c r="I19" s="12">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="J19" s="13">
-        <v>84.4</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="K19" s="13">
-        <v>84</v>
-[...3 lines deleted...]
-      <c r="A20" s="29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>3721</v>
+        <v>4174</v>
       </c>
       <c r="D20" s="13">
-        <v>76.900000000000006</v>
+        <v>77.400000000000006</v>
       </c>
       <c r="E20" s="13">
         <v>80</v>
       </c>
       <c r="F20" s="12">
-        <v>1952</v>
+        <v>2128</v>
       </c>
       <c r="G20" s="13">
-        <v>74.3</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="H20" s="13">
         <v>78</v>
       </c>
       <c r="I20" s="12">
-        <v>1769</v>
+        <v>2046</v>
       </c>
       <c r="J20" s="13">
-        <v>79.900000000000006</v>
+        <v>80.400000000000006</v>
       </c>
       <c r="K20" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="67.5" x14ac:dyDescent="0.25">
-      <c r="A21" s="29" t="s">
+    <row r="21" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>103</v>
       </c>
       <c r="C21" s="12">
-        <v>15094</v>
+        <v>15675</v>
       </c>
       <c r="D21" s="13">
-        <v>73.7</v>
+        <v>74</v>
       </c>
       <c r="E21" s="13">
         <v>78</v>
       </c>
       <c r="F21" s="12">
-        <v>8992</v>
+        <v>9389</v>
       </c>
       <c r="G21" s="13">
-        <v>70.7</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="H21" s="13">
         <v>75</v>
       </c>
       <c r="I21" s="12">
-        <v>6102</v>
+        <v>6286</v>
       </c>
       <c r="J21" s="13">
-        <v>78</v>
+        <v>78.3</v>
       </c>
       <c r="K21" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A22" s="29" t="s">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>10383</v>
+        <v>10134</v>
       </c>
       <c r="D22" s="13">
-        <v>73.599999999999994</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="E22" s="13">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="12">
-        <v>6158</v>
+        <v>5963</v>
       </c>
       <c r="G22" s="13">
-        <v>71.599999999999994</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="H22" s="13">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I22" s="12">
-        <v>4225</v>
+        <v>4171</v>
       </c>
       <c r="J22" s="13">
-        <v>76.599999999999994</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="K22" s="13">
-        <v>79</v>
-[...3 lines deleted...]
-      <c r="A23" s="29" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D23" s="13">
-        <v>77.900000000000006</v>
+        <v>81.5</v>
       </c>
       <c r="E23" s="13">
-        <v>80</v>
+        <v>84.5</v>
       </c>
       <c r="F23" s="12">
         <v>27</v>
       </c>
       <c r="G23" s="13">
-        <v>74.5</v>
+        <v>79.3</v>
       </c>
       <c r="H23" s="13">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="I23" s="12">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="J23" s="13">
-        <v>83.1</v>
+        <v>84.4</v>
       </c>
       <c r="K23" s="13">
-        <v>88</v>
-[...3 lines deleted...]
-      <c r="A24" s="29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>605</v>
+        <v>682</v>
       </c>
       <c r="D24" s="13">
-        <v>71.099999999999994</v>
+        <v>70.8</v>
       </c>
       <c r="E24" s="13">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F24" s="12">
-        <v>414</v>
+        <v>481</v>
       </c>
       <c r="G24" s="13">
-        <v>69.3</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="H24" s="13">
         <v>73</v>
       </c>
       <c r="I24" s="12">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="J24" s="13">
-        <v>75.099999999999994</v>
+        <v>73.7</v>
       </c>
       <c r="K24" s="13">
-        <v>78</v>
-[...3 lines deleted...]
-      <c r="A25" s="29" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="D25" s="13">
-        <v>53.5</v>
+        <v>61.8</v>
       </c>
       <c r="E25" s="13">
-        <v>52.5</v>
+        <v>66</v>
       </c>
       <c r="F25" s="12">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G25" s="13">
-        <v>58.4</v>
+        <v>57.3</v>
       </c>
       <c r="H25" s="13">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="I25" s="12">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J25" s="13">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="K25" s="13">
-        <v>53</v>
-[...3 lines deleted...]
-      <c r="A26" s="29" t="s">
+        <v>81.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>8358</v>
+        <v>8909</v>
       </c>
       <c r="D26" s="13">
-        <v>79.599999999999994</v>
+        <v>79.8</v>
       </c>
       <c r="E26" s="13">
         <v>82</v>
       </c>
       <c r="F26" s="12">
-        <v>5240</v>
+        <v>5565</v>
       </c>
       <c r="G26" s="13">
-        <v>78.2</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="H26" s="13">
         <v>81</v>
       </c>
       <c r="I26" s="12">
-        <v>3118</v>
+        <v>3344</v>
       </c>
       <c r="J26" s="13">
-        <v>81.8</v>
+        <v>82</v>
       </c>
       <c r="K26" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A27" s="29" t="s">
+    <row r="27" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D27" s="13">
-        <v>70.2</v>
+        <v>67</v>
       </c>
       <c r="E27" s="13">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="F27" s="12">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G27" s="13">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="H27" s="13">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I27" s="12">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J27" s="13">
-        <v>67.599999999999994</v>
+        <v>59</v>
       </c>
       <c r="K27" s="13">
-        <v>76.5</v>
-[...3 lines deleted...]
-      <c r="A28" s="29" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>4955</v>
+        <v>5197</v>
       </c>
       <c r="D28" s="13">
-        <v>79.8</v>
+        <v>80.3</v>
       </c>
       <c r="E28" s="13">
         <v>82</v>
       </c>
       <c r="F28" s="12">
-        <v>3686</v>
+        <v>3823</v>
       </c>
       <c r="G28" s="13">
-        <v>79.3</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="H28" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I28" s="12">
-        <v>1269</v>
+        <v>1374</v>
       </c>
       <c r="J28" s="13">
-        <v>81.099999999999994</v>
+        <v>81.400000000000006</v>
       </c>
       <c r="K28" s="13">
-        <v>83</v>
-[...3 lines deleted...]
-      <c r="A29" s="29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="D29" s="13">
-        <v>75.400000000000006</v>
+        <v>76.2</v>
       </c>
       <c r="E29" s="13">
-        <v>76.5</v>
+        <v>77.5</v>
       </c>
       <c r="F29" s="12">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="G29" s="13">
-        <v>75.2</v>
+        <v>76.2</v>
       </c>
       <c r="H29" s="13">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I29" s="12">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J29" s="13">
-        <v>80.8</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="K29" s="13">
-        <v>83</v>
-[...3 lines deleted...]
-      <c r="A30" s="29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>108</v>
       </c>
       <c r="C30" s="12">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="D30" s="13">
-        <v>79.3</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="E30" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F30" s="12">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="G30" s="13">
-        <v>79</v>
+        <v>78.599999999999994</v>
       </c>
       <c r="H30" s="13">
         <v>82</v>
       </c>
       <c r="I30" s="12">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="J30" s="13">
-        <v>79.8</v>
+        <v>81.900000000000006</v>
       </c>
       <c r="K30" s="13">
-        <v>83</v>
-[...3 lines deleted...]
-      <c r="A31" s="29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>610</v>
+        <v>557</v>
       </c>
       <c r="D31" s="13">
-        <v>74.8</v>
+        <v>75.7</v>
       </c>
       <c r="E31" s="13">
         <v>78</v>
       </c>
       <c r="F31" s="12">
-        <v>401</v>
+        <v>365</v>
       </c>
       <c r="G31" s="13">
-        <v>72.7</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="H31" s="13">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I31" s="12">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="J31" s="13">
-        <v>78.8</v>
+        <v>79.2</v>
       </c>
       <c r="K31" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A32" s="29" t="s">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>317</v>
+        <v>302</v>
       </c>
       <c r="D32" s="13">
-        <v>78</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="E32" s="13">
         <v>81</v>
       </c>
       <c r="F32" s="12">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G32" s="13">
-        <v>77.3</v>
+        <v>77.5</v>
       </c>
       <c r="H32" s="13">
         <v>81</v>
       </c>
       <c r="I32" s="12">
-        <v>136</v>
+        <v>117</v>
       </c>
       <c r="J32" s="13">
-        <v>78.900000000000006</v>
+        <v>79.7</v>
       </c>
       <c r="K32" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A33" s="29" t="s">
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="12">
-        <v>4918</v>
+        <v>4912</v>
       </c>
       <c r="D33" s="13">
-        <v>59.9</v>
+        <v>60.1</v>
       </c>
       <c r="E33" s="13">
         <v>58</v>
       </c>
       <c r="F33" s="12">
-        <v>3477</v>
+        <v>3508</v>
       </c>
       <c r="G33" s="13">
-        <v>56.1</v>
+        <v>56.3</v>
       </c>
       <c r="H33" s="13">
         <v>54</v>
       </c>
       <c r="I33" s="12">
-        <v>1441</v>
+        <v>1404</v>
       </c>
       <c r="J33" s="13">
-        <v>68.900000000000006</v>
+        <v>69.8</v>
       </c>
       <c r="K33" s="13">
-        <v>71</v>
-[...3 lines deleted...]
-      <c r="A34" s="29" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="D34" s="13">
-        <v>77.099999999999994</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="E34" s="13">
+        <v>81</v>
+      </c>
+      <c r="F34" s="16">
+        <v>200</v>
+      </c>
+      <c r="G34" s="13">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="H34" s="13">
         <v>80</v>
       </c>
-      <c r="F34" s="16">
-[...7 lines deleted...]
-      </c>
       <c r="I34" s="16">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="J34" s="13">
-        <v>78.7</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="K34" s="13">
-        <v>81</v>
-[...3 lines deleted...]
-      <c r="A35" s="29" t="s">
+        <v>83.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="D35" s="13">
-        <v>77.8</v>
+        <v>77.2</v>
       </c>
       <c r="E35" s="13">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F35" s="16">
+        <v>257</v>
+      </c>
+      <c r="G35" s="13">
+        <v>74.3</v>
+      </c>
+      <c r="H35" s="13">
+        <v>78</v>
+      </c>
+      <c r="I35" s="16">
         <v>249</v>
       </c>
-      <c r="G35" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="J35" s="13">
-        <v>80</v>
+        <v>80.2</v>
       </c>
       <c r="K35" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A36" s="29" t="s">
+    <row r="36" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1314</v>
+        <v>1534</v>
       </c>
       <c r="D36" s="13">
-        <v>73</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="E36" s="13">
+        <v>81</v>
+      </c>
+      <c r="F36" s="16">
+        <v>717</v>
+      </c>
+      <c r="G36" s="13">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="H36" s="13">
         <v>79</v>
       </c>
-      <c r="F36" s="16">
-[...7 lines deleted...]
-      </c>
       <c r="I36" s="16">
-        <v>709</v>
+        <v>817</v>
       </c>
       <c r="J36" s="13">
-        <v>73.599999999999994</v>
+        <v>76.2</v>
       </c>
       <c r="K36" s="13">
-        <v>80</v>
-[...3 lines deleted...]
-      <c r="A37" s="29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>3999</v>
+        <v>4105</v>
       </c>
       <c r="D37" s="13">
         <v>75.5</v>
       </c>
       <c r="E37" s="13">
         <v>78</v>
       </c>
       <c r="F37" s="16">
-        <v>2100</v>
+        <v>2088</v>
       </c>
       <c r="G37" s="13">
-        <v>73.8</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="H37" s="13">
         <v>77</v>
       </c>
       <c r="I37" s="16">
-        <v>1899</v>
+        <v>2017</v>
       </c>
       <c r="J37" s="13">
-        <v>77.3</v>
+        <v>77</v>
       </c>
       <c r="K37" s="13">
         <v>79</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A38" s="29" t="s">
+    <row r="38" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D38" s="13">
-        <v>32.200000000000003</v>
+        <v>35.700000000000003</v>
       </c>
       <c r="E38" s="13">
-        <v>31.5</v>
+        <v>34</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="J38" s="13">
-        <v>32.200000000000003</v>
+        <v>35.700000000000003</v>
       </c>
       <c r="K38" s="13">
-        <v>31.5</v>
-[...3 lines deleted...]
-      <c r="A39" s="29" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="J39" s="13">
         <v>0</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A40" s="29" t="s">
+    <row r="40" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>343</v>
+        <v>280</v>
       </c>
       <c r="D40" s="13">
-        <v>14.8</v>
+        <v>12.7</v>
       </c>
       <c r="E40" s="13">
         <v>0</v>
       </c>
       <c r="F40" s="16">
-        <v>195</v>
+        <v>155</v>
       </c>
       <c r="G40" s="13">
-        <v>15.3</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="16">
-        <v>148</v>
+        <v>125</v>
       </c>
       <c r="J40" s="13">
-        <v>14.1</v>
+        <v>16.3</v>
       </c>
       <c r="K40" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A41" s="29" t="s">
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>1480</v>
+        <v>1518</v>
       </c>
       <c r="D41" s="13">
         <v>85.7</v>
       </c>
       <c r="E41" s="13">
         <v>86</v>
       </c>
       <c r="F41" s="16">
-        <v>636</v>
+        <v>700</v>
       </c>
       <c r="G41" s="13">
-        <v>84</v>
+        <v>84.3</v>
       </c>
       <c r="H41" s="13">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I41" s="16">
-        <v>844</v>
+        <v>818</v>
       </c>
       <c r="J41" s="13">
-        <v>87</v>
+        <v>86.9</v>
       </c>
       <c r="K41" s="13">
         <v>88</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A42" s="29" t="s">
+    <row r="42" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="15">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A43" s="29" t="s">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="15">
-        <v>7358</v>
+        <v>6669</v>
       </c>
       <c r="D43" s="13">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E43" s="13">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F43" s="16">
-        <v>5354</v>
+        <v>4835</v>
       </c>
       <c r="G43" s="13">
-        <v>50.6</v>
+        <v>51.2</v>
       </c>
       <c r="H43" s="13">
         <v>51</v>
       </c>
       <c r="I43" s="16">
-        <v>2004</v>
+        <v>1834</v>
       </c>
       <c r="J43" s="13">
-        <v>55.6</v>
+        <v>57.9</v>
       </c>
       <c r="K43" s="13">
-        <v>60</v>
-[...3 lines deleted...]
-      <c r="A44" s="29" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="15">
-        <v>4063</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>3889</v>
+      </c>
+      <c r="D44" s="13">
+        <v>50.2</v>
+      </c>
+      <c r="E44" s="13">
+        <v>49</v>
       </c>
       <c r="F44" s="16">
-        <v>2798</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>2639</v>
+      </c>
+      <c r="G44" s="13">
+        <v>50.2</v>
+      </c>
+      <c r="H44" s="13">
+        <v>49</v>
       </c>
       <c r="I44" s="16">
-        <v>1265</v>
-[...9 lines deleted...]
-      <c r="A45" s="28" t="s">
+        <v>1250</v>
+      </c>
+      <c r="J44" s="13">
+        <v>50.4</v>
+      </c>
+      <c r="K44" s="13">
+        <v>48.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>116</v>
       </c>
-      <c r="C45" s="36">
-        <v>181</v>
+      <c r="C45" s="32">
+        <v>179</v>
       </c>
       <c r="D45" s="23">
-        <v>40.1</v>
+        <v>41.8</v>
       </c>
       <c r="E45" s="23">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>43</v>
+      </c>
+      <c r="F45" s="33">
+        <v>127</v>
       </c>
       <c r="G45" s="23">
-        <v>40.5</v>
+        <v>41.9</v>
       </c>
       <c r="H45" s="23">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>43</v>
+      </c>
+      <c r="I45" s="33">
+        <v>52</v>
       </c>
       <c r="J45" s="23">
-        <v>39.4</v>
+        <v>41.4</v>
       </c>
       <c r="K45" s="23">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:K45"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.33203125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>118</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="27"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="28"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A5" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C5" s="12">
+        <v>142240</v>
+      </c>
+      <c r="D5" s="13">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="E5" s="13">
+        <v>74</v>
+      </c>
+      <c r="F5" s="12">
+        <v>87074</v>
+      </c>
+      <c r="G5" s="13">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="H5" s="13">
+        <v>72</v>
+      </c>
+      <c r="I5" s="12">
+        <v>55166</v>
+      </c>
+      <c r="J5" s="13">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="K5" s="13">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A6" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="C6" s="12">
+        <v>56</v>
+      </c>
+      <c r="D6" s="13">
+        <v>72.7</v>
+      </c>
+      <c r="E6" s="13">
+        <v>74</v>
+      </c>
+      <c r="F6" s="12">
+        <v>30</v>
+      </c>
+      <c r="G6" s="13">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="H6" s="13">
+        <v>78</v>
+      </c>
+      <c r="I6" s="12">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13">
+        <v>69.3</v>
+      </c>
+      <c r="K6" s="13">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A7" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="12">
+        <v>745</v>
+      </c>
+      <c r="D7" s="13">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="E7" s="13">
+        <v>79</v>
+      </c>
+      <c r="F7" s="12">
+        <v>566</v>
+      </c>
+      <c r="G7" s="13">
+        <v>75.8</v>
+      </c>
+      <c r="H7" s="13">
+        <v>79</v>
+      </c>
+      <c r="I7" s="12">
+        <v>179</v>
+      </c>
+      <c r="J7" s="13">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="K7" s="13">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A8" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="12">
+        <v>3623</v>
+      </c>
+      <c r="D8" s="13">
+        <v>75</v>
+      </c>
+      <c r="E8" s="13">
+        <v>79</v>
+      </c>
+      <c r="F8" s="12">
+        <v>1971</v>
+      </c>
+      <c r="G8" s="13">
+        <v>73</v>
+      </c>
+      <c r="H8" s="13">
+        <v>77</v>
+      </c>
+      <c r="I8" s="12">
+        <v>1652</v>
+      </c>
+      <c r="J8" s="13">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="K8" s="13">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A9" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="C9" s="12">
+        <v>235</v>
+      </c>
+      <c r="D9" s="13">
+        <v>61.4</v>
+      </c>
+      <c r="E9" s="13">
+        <v>62</v>
+      </c>
+      <c r="F9" s="12">
+        <v>167</v>
+      </c>
+      <c r="G9" s="13">
+        <v>60.4</v>
+      </c>
+      <c r="H9" s="13">
+        <v>61</v>
+      </c>
+      <c r="I9" s="12">
+        <v>68</v>
+      </c>
+      <c r="J9" s="13">
+        <v>63.8</v>
+      </c>
+      <c r="K9" s="13">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="C10" s="12">
+        <v>143</v>
+      </c>
+      <c r="D10" s="13">
+        <v>43.1</v>
+      </c>
+      <c r="E10" s="13">
+        <v>42</v>
+      </c>
+      <c r="F10" s="12">
+        <v>137</v>
+      </c>
+      <c r="G10" s="13">
+        <v>43.2</v>
+      </c>
+      <c r="H10" s="13">
+        <v>42</v>
+      </c>
+      <c r="I10" s="12">
+        <v>6</v>
+      </c>
+      <c r="J10" s="13">
+        <v>41.7</v>
+      </c>
+      <c r="K10" s="13">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A11" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="12">
+        <v>39918</v>
+      </c>
+      <c r="D11" s="13">
+        <v>67</v>
+      </c>
+      <c r="E11" s="13">
+        <v>69</v>
+      </c>
+      <c r="F11" s="12">
+        <v>25284</v>
+      </c>
+      <c r="G11" s="13">
+        <v>66.8</v>
+      </c>
+      <c r="H11" s="13">
+        <v>69</v>
+      </c>
+      <c r="I11" s="12">
+        <v>14634</v>
+      </c>
+      <c r="J11" s="13">
+        <v>67.3</v>
+      </c>
+      <c r="K11" s="13">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C12" s="12">
+        <v>1139</v>
+      </c>
+      <c r="D12" s="13">
+        <v>72.2</v>
+      </c>
+      <c r="E12" s="13">
+        <v>77</v>
+      </c>
+      <c r="F12" s="12">
+        <v>659</v>
+      </c>
+      <c r="G12" s="13">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="H12" s="13">
+        <v>75</v>
+      </c>
+      <c r="I12" s="12">
+        <v>480</v>
+      </c>
+      <c r="J12" s="13">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="K12" s="13">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A13" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="12">
+        <v>260</v>
+      </c>
+      <c r="D13" s="13">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="E13" s="13">
+        <v>78</v>
+      </c>
+      <c r="F13" s="12">
+        <v>126</v>
+      </c>
+      <c r="G13" s="13">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="H13" s="13">
+        <v>76</v>
+      </c>
+      <c r="I13" s="12">
+        <v>134</v>
+      </c>
+      <c r="J13" s="13">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="K13" s="13">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A14" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="12">
+        <v>8230</v>
+      </c>
+      <c r="D14" s="13">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="E14" s="13">
+        <v>75</v>
+      </c>
+      <c r="F14" s="12">
+        <v>4051</v>
+      </c>
+      <c r="G14" s="13">
+        <v>70.5</v>
+      </c>
+      <c r="H14" s="13">
+        <v>73</v>
+      </c>
+      <c r="I14" s="12">
+        <v>4179</v>
+      </c>
+      <c r="J14" s="13">
+        <v>75.3</v>
+      </c>
+      <c r="K14" s="13">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C15" s="12">
+        <v>556</v>
+      </c>
+      <c r="D15" s="13">
+        <v>84.6</v>
+      </c>
+      <c r="E15" s="13">
+        <v>85</v>
+      </c>
+      <c r="F15" s="12">
+        <v>243</v>
+      </c>
+      <c r="G15" s="13">
+        <v>83.9</v>
+      </c>
+      <c r="H15" s="13">
+        <v>84</v>
+      </c>
+      <c r="I15" s="12">
+        <v>313</v>
+      </c>
+      <c r="J15" s="13">
+        <v>85.2</v>
+      </c>
+      <c r="K15" s="13">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A16" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="12">
+        <v>74</v>
+      </c>
+      <c r="D16" s="13">
+        <v>58.9</v>
+      </c>
+      <c r="E16" s="13">
+        <v>58.5</v>
+      </c>
+      <c r="F16" s="12">
+        <v>49</v>
+      </c>
+      <c r="G16" s="13">
+        <v>55.6</v>
+      </c>
+      <c r="H16" s="13">
+        <v>57</v>
+      </c>
+      <c r="I16" s="12">
+        <v>25</v>
+      </c>
+      <c r="J16" s="13">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="K16" s="13">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="C17" s="12">
+        <v>77</v>
+      </c>
+      <c r="D17" s="13">
+        <v>57.9</v>
+      </c>
+      <c r="E17" s="13">
+        <v>62</v>
+      </c>
+      <c r="F17" s="12">
+        <v>41</v>
+      </c>
+      <c r="G17" s="13">
+        <v>58.2</v>
+      </c>
+      <c r="H17" s="13">
+        <v>61</v>
+      </c>
+      <c r="I17" s="12">
+        <v>36</v>
+      </c>
+      <c r="J17" s="13">
+        <v>57.5</v>
+      </c>
+      <c r="K17" s="13">
+        <v>62.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A18" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="C18" s="12">
+        <v>572</v>
+      </c>
+      <c r="D18" s="13">
+        <v>79.5</v>
+      </c>
+      <c r="E18" s="13">
+        <v>80</v>
+      </c>
+      <c r="F18" s="12">
+        <v>348</v>
+      </c>
+      <c r="G18" s="13">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="H18" s="13">
+        <v>80</v>
+      </c>
+      <c r="I18" s="12">
+        <v>224</v>
+      </c>
+      <c r="J18" s="13">
+        <v>80.2</v>
+      </c>
+      <c r="K18" s="13">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A19" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="C19" s="12">
+        <v>36</v>
+      </c>
+      <c r="D19" s="13">
+        <v>83.5</v>
+      </c>
+      <c r="E19" s="13">
+        <v>83</v>
+      </c>
+      <c r="F19" s="12">
+        <v>16</v>
+      </c>
+      <c r="G19" s="13">
+        <v>82.3</v>
+      </c>
+      <c r="H19" s="13">
+        <v>83</v>
+      </c>
+      <c r="I19" s="12">
+        <v>20</v>
+      </c>
+      <c r="J19" s="13">
+        <v>84.4</v>
+      </c>
+      <c r="K19" s="13">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A20" s="29" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="12">
+        <v>3721</v>
+      </c>
+      <c r="D20" s="13">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="E20" s="13">
+        <v>80</v>
+      </c>
+      <c r="F20" s="12">
+        <v>1952</v>
+      </c>
+      <c r="G20" s="13">
+        <v>74.3</v>
+      </c>
+      <c r="H20" s="13">
+        <v>78</v>
+      </c>
+      <c r="I20" s="12">
+        <v>1769</v>
+      </c>
+      <c r="J20" s="13">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="K20" s="13">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="51" x14ac:dyDescent="0.3">
+      <c r="A21" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="C21" s="12">
+        <v>15094</v>
+      </c>
+      <c r="D21" s="13">
+        <v>73.7</v>
+      </c>
+      <c r="E21" s="13">
+        <v>78</v>
+      </c>
+      <c r="F21" s="12">
+        <v>8992</v>
+      </c>
+      <c r="G21" s="13">
+        <v>70.7</v>
+      </c>
+      <c r="H21" s="13">
+        <v>75</v>
+      </c>
+      <c r="I21" s="12">
+        <v>6102</v>
+      </c>
+      <c r="J21" s="13">
+        <v>78</v>
+      </c>
+      <c r="K21" s="13">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A22" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="12">
+        <v>10383</v>
+      </c>
+      <c r="D22" s="13">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="E22" s="13">
+        <v>77</v>
+      </c>
+      <c r="F22" s="12">
+        <v>6158</v>
+      </c>
+      <c r="G22" s="13">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="H22" s="13">
+        <v>75</v>
+      </c>
+      <c r="I22" s="12">
+        <v>4225</v>
+      </c>
+      <c r="J22" s="13">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="K22" s="13">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A23" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="12">
+        <v>45</v>
+      </c>
+      <c r="D23" s="13">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="E23" s="13">
+        <v>80</v>
+      </c>
+      <c r="F23" s="12">
+        <v>27</v>
+      </c>
+      <c r="G23" s="13">
+        <v>74.5</v>
+      </c>
+      <c r="H23" s="13">
+        <v>79</v>
+      </c>
+      <c r="I23" s="12">
+        <v>18</v>
+      </c>
+      <c r="J23" s="13">
+        <v>83.1</v>
+      </c>
+      <c r="K23" s="13">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A24" s="29" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="C24" s="12">
+        <v>605</v>
+      </c>
+      <c r="D24" s="13">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="E24" s="13">
+        <v>75</v>
+      </c>
+      <c r="F24" s="12">
+        <v>414</v>
+      </c>
+      <c r="G24" s="13">
+        <v>69.3</v>
+      </c>
+      <c r="H24" s="13">
+        <v>73</v>
+      </c>
+      <c r="I24" s="12">
+        <v>191</v>
+      </c>
+      <c r="J24" s="13">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="K24" s="13">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A25" s="29" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="12">
+        <v>44</v>
+      </c>
+      <c r="D25" s="13">
+        <v>53.5</v>
+      </c>
+      <c r="E25" s="13">
+        <v>52.5</v>
+      </c>
+      <c r="F25" s="12">
+        <v>25</v>
+      </c>
+      <c r="G25" s="13">
+        <v>58.4</v>
+      </c>
+      <c r="H25" s="13">
+        <v>49</v>
+      </c>
+      <c r="I25" s="12">
+        <v>19</v>
+      </c>
+      <c r="J25" s="13">
+        <v>47</v>
+      </c>
+      <c r="K25" s="13">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A26" s="29" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C26" s="12">
+        <v>8358</v>
+      </c>
+      <c r="D26" s="13">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="E26" s="13">
+        <v>82</v>
+      </c>
+      <c r="F26" s="12">
+        <v>5240</v>
+      </c>
+      <c r="G26" s="13">
+        <v>78.2</v>
+      </c>
+      <c r="H26" s="13">
+        <v>81</v>
+      </c>
+      <c r="I26" s="12">
+        <v>3118</v>
+      </c>
+      <c r="J26" s="13">
+        <v>81.8</v>
+      </c>
+      <c r="K26" s="13">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C27" s="12">
+        <v>11</v>
+      </c>
+      <c r="D27" s="13">
+        <v>70.2</v>
+      </c>
+      <c r="E27" s="13">
+        <v>77</v>
+      </c>
+      <c r="F27" s="12">
+        <v>3</v>
+      </c>
+      <c r="G27" s="13">
+        <v>77</v>
+      </c>
+      <c r="H27" s="13">
+        <v>82</v>
+      </c>
+      <c r="I27" s="12">
+        <v>8</v>
+      </c>
+      <c r="J27" s="13">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="K27" s="13">
+        <v>76.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="29" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="12">
+        <v>4955</v>
+      </c>
+      <c r="D28" s="13">
+        <v>79.8</v>
+      </c>
+      <c r="E28" s="13">
+        <v>82</v>
+      </c>
+      <c r="F28" s="12">
+        <v>3686</v>
+      </c>
+      <c r="G28" s="13">
+        <v>79.3</v>
+      </c>
+      <c r="H28" s="13">
+        <v>81</v>
+      </c>
+      <c r="I28" s="12">
+        <v>1269</v>
+      </c>
+      <c r="J28" s="13">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="K28" s="13">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A29" s="29" t="s">
+        <v>80</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="12">
+        <v>184</v>
+      </c>
+      <c r="D29" s="13">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="E29" s="13">
+        <v>76.5</v>
+      </c>
+      <c r="F29" s="12">
+        <v>178</v>
+      </c>
+      <c r="G29" s="13">
+        <v>75.2</v>
+      </c>
+      <c r="H29" s="13">
+        <v>76</v>
+      </c>
+      <c r="I29" s="12">
+        <v>6</v>
+      </c>
+      <c r="J29" s="13">
+        <v>80.8</v>
+      </c>
+      <c r="K29" s="13">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A30" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" s="12">
+        <v>544</v>
+      </c>
+      <c r="D30" s="13">
+        <v>79.3</v>
+      </c>
+      <c r="E30" s="13">
+        <v>82</v>
+      </c>
+      <c r="F30" s="12">
+        <v>321</v>
+      </c>
+      <c r="G30" s="13">
+        <v>79</v>
+      </c>
+      <c r="H30" s="13">
+        <v>82</v>
+      </c>
+      <c r="I30" s="12">
+        <v>223</v>
+      </c>
+      <c r="J30" s="13">
+        <v>79.8</v>
+      </c>
+      <c r="K30" s="13">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="29" t="s">
+        <v>82</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C31" s="12">
+        <v>610</v>
+      </c>
+      <c r="D31" s="13">
+        <v>74.8</v>
+      </c>
+      <c r="E31" s="13">
+        <v>78</v>
+      </c>
+      <c r="F31" s="12">
+        <v>401</v>
+      </c>
+      <c r="G31" s="13">
+        <v>72.7</v>
+      </c>
+      <c r="H31" s="13">
+        <v>76</v>
+      </c>
+      <c r="I31" s="12">
+        <v>209</v>
+      </c>
+      <c r="J31" s="13">
+        <v>78.8</v>
+      </c>
+      <c r="K31" s="13">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A32" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" s="12">
+        <v>317</v>
+      </c>
+      <c r="D32" s="13">
+        <v>78</v>
+      </c>
+      <c r="E32" s="13">
+        <v>81</v>
+      </c>
+      <c r="F32" s="12">
+        <v>181</v>
+      </c>
+      <c r="G32" s="13">
+        <v>77.3</v>
+      </c>
+      <c r="H32" s="13">
+        <v>81</v>
+      </c>
+      <c r="I32" s="12">
+        <v>136</v>
+      </c>
+      <c r="J32" s="13">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="K32" s="13">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="12">
+        <v>4918</v>
+      </c>
+      <c r="D33" s="13">
+        <v>59.9</v>
+      </c>
+      <c r="E33" s="13">
+        <v>58</v>
+      </c>
+      <c r="F33" s="12">
+        <v>3477</v>
+      </c>
+      <c r="G33" s="13">
+        <v>56.1</v>
+      </c>
+      <c r="H33" s="13">
+        <v>54</v>
+      </c>
+      <c r="I33" s="12">
+        <v>1441</v>
+      </c>
+      <c r="J33" s="13">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="K33" s="13">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" s="15">
+        <v>380</v>
+      </c>
+      <c r="D34" s="13">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="E34" s="13">
+        <v>80</v>
+      </c>
+      <c r="F34" s="16">
+        <v>204</v>
+      </c>
+      <c r="G34" s="13">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="H34" s="13">
+        <v>78</v>
+      </c>
+      <c r="I34" s="16">
+        <v>176</v>
+      </c>
+      <c r="J34" s="13">
+        <v>78.7</v>
+      </c>
+      <c r="K34" s="13">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="C35" s="15">
+        <v>496</v>
+      </c>
+      <c r="D35" s="13">
+        <v>77.8</v>
+      </c>
+      <c r="E35" s="13">
+        <v>81</v>
+      </c>
+      <c r="F35" s="16">
+        <v>249</v>
+      </c>
+      <c r="G35" s="13">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="H35" s="13">
+        <v>79</v>
+      </c>
+      <c r="I35" s="16">
+        <v>247</v>
+      </c>
+      <c r="J35" s="13">
+        <v>80</v>
+      </c>
+      <c r="K35" s="13">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="C36" s="15">
+        <v>1314</v>
+      </c>
+      <c r="D36" s="13">
+        <v>73</v>
+      </c>
+      <c r="E36" s="13">
+        <v>79</v>
+      </c>
+      <c r="F36" s="16">
+        <v>605</v>
+      </c>
+      <c r="G36" s="13">
+        <v>72.3</v>
+      </c>
+      <c r="H36" s="13">
+        <v>78</v>
+      </c>
+      <c r="I36" s="16">
+        <v>709</v>
+      </c>
+      <c r="J36" s="13">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="K36" s="13">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A37" s="29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="15">
+        <v>3999</v>
+      </c>
+      <c r="D37" s="13">
+        <v>75.5</v>
+      </c>
+      <c r="E37" s="13">
+        <v>78</v>
+      </c>
+      <c r="F37" s="16">
+        <v>2100</v>
+      </c>
+      <c r="G37" s="13">
+        <v>73.8</v>
+      </c>
+      <c r="H37" s="13">
+        <v>77</v>
+      </c>
+      <c r="I37" s="16">
+        <v>1899</v>
+      </c>
+      <c r="J37" s="13">
+        <v>77.3</v>
+      </c>
+      <c r="K37" s="13">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A38" s="29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" s="15">
+        <v>16</v>
+      </c>
+      <c r="D38" s="13">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="E38" s="13">
+        <v>31.5</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="H38" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="I38" s="16">
+        <v>16</v>
+      </c>
+      <c r="J38" s="13">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="K38" s="13">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="C39" s="15">
+        <v>335</v>
+      </c>
+      <c r="D39" s="13">
+        <v>0</v>
+      </c>
+      <c r="E39" s="13">
+        <v>0</v>
+      </c>
+      <c r="F39" s="16">
+        <v>176</v>
+      </c>
+      <c r="G39" s="13">
+        <v>0</v>
+      </c>
+      <c r="H39" s="13">
+        <v>0</v>
+      </c>
+      <c r="I39" s="16">
+        <v>159</v>
+      </c>
+      <c r="J39" s="13">
+        <v>0</v>
+      </c>
+      <c r="K39" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="C40" s="15">
+        <v>343</v>
+      </c>
+      <c r="D40" s="13">
+        <v>14.8</v>
+      </c>
+      <c r="E40" s="13">
+        <v>0</v>
+      </c>
+      <c r="F40" s="16">
+        <v>195</v>
+      </c>
+      <c r="G40" s="13">
+        <v>15.3</v>
+      </c>
+      <c r="H40" s="13">
+        <v>0</v>
+      </c>
+      <c r="I40" s="16">
+        <v>148</v>
+      </c>
+      <c r="J40" s="13">
+        <v>14.1</v>
+      </c>
+      <c r="K40" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="C41" s="15">
+        <v>1480</v>
+      </c>
+      <c r="D41" s="13">
+        <v>85.7</v>
+      </c>
+      <c r="E41" s="13">
+        <v>86</v>
+      </c>
+      <c r="F41" s="16">
+        <v>636</v>
+      </c>
+      <c r="G41" s="13">
+        <v>84</v>
+      </c>
+      <c r="H41" s="13">
+        <v>84</v>
+      </c>
+      <c r="I41" s="16">
+        <v>844</v>
+      </c>
+      <c r="J41" s="13">
+        <v>87</v>
+      </c>
+      <c r="K41" s="13">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C42" s="15">
+        <v>46</v>
+      </c>
+      <c r="D42" s="13">
+        <v>0</v>
+      </c>
+      <c r="E42" s="13">
+        <v>0</v>
+      </c>
+      <c r="F42" s="16">
+        <v>19</v>
+      </c>
+      <c r="G42" s="13">
+        <v>0</v>
+      </c>
+      <c r="H42" s="13">
+        <v>0</v>
+      </c>
+      <c r="I42" s="16">
+        <v>27</v>
+      </c>
+      <c r="J42" s="13">
+        <v>0</v>
+      </c>
+      <c r="K42" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A43" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C43" s="15">
+        <v>7358</v>
+      </c>
+      <c r="D43" s="13">
+        <v>52</v>
+      </c>
+      <c r="E43" s="13">
+        <v>53</v>
+      </c>
+      <c r="F43" s="16">
+        <v>5354</v>
+      </c>
+      <c r="G43" s="13">
+        <v>50.6</v>
+      </c>
+      <c r="H43" s="13">
+        <v>51</v>
+      </c>
+      <c r="I43" s="16">
+        <v>2004</v>
+      </c>
+      <c r="J43" s="13">
+        <v>55.6</v>
+      </c>
+      <c r="K43" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="29" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="C44" s="15">
+        <v>4063</v>
+      </c>
+      <c r="D44" s="13">
+        <v>49.2</v>
+      </c>
+      <c r="E44" s="13">
+        <v>48</v>
+      </c>
+      <c r="F44" s="16">
+        <v>2798</v>
+      </c>
+      <c r="G44" s="13">
+        <v>49.2</v>
+      </c>
+      <c r="H44" s="13">
+        <v>48</v>
+      </c>
+      <c r="I44" s="16">
+        <v>1265</v>
+      </c>
+      <c r="J44" s="13">
+        <v>49</v>
+      </c>
+      <c r="K44" s="13">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A45" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="B45" s="20" t="s">
+        <v>116</v>
+      </c>
+      <c r="C45" s="32">
+        <v>181</v>
+      </c>
+      <c r="D45" s="23">
+        <v>40.1</v>
+      </c>
+      <c r="E45" s="23">
+        <v>41</v>
+      </c>
+      <c r="F45" s="33">
+        <v>121</v>
+      </c>
+      <c r="G45" s="23">
+        <v>40.5</v>
+      </c>
+      <c r="H45" s="23">
+        <v>41</v>
+      </c>
+      <c r="I45" s="33">
+        <v>60</v>
+      </c>
+      <c r="J45" s="23">
+        <v>39.4</v>
+      </c>
+      <c r="K45" s="23">
+        <v>41</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="F3:H3"/>
+    <mergeCell ref="I3:K3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L5" sqref="L5"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.375" style="30" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="6.33203125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...11 lines deleted...]
-      <c r="A2" s="33" t="s">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="33"/>
-[...10 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="27"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="28"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="29" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="12">
         <v>142283</v>
       </c>
       <c r="D5" s="13">
         <v>69.27</v>
       </c>
       <c r="E5" s="13">
         <v>74</v>
       </c>
       <c r="F5" s="12">
         <v>87682</v>
       </c>
       <c r="G5" s="13">
         <v>67.33</v>
       </c>
       <c r="H5" s="13">
         <v>72</v>
       </c>
       <c r="I5" s="12">
         <v>54601</v>
       </c>
       <c r="J5" s="13">
         <v>72.37</v>
       </c>
       <c r="K5" s="13">
         <v>77</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="12">
         <v>50</v>
       </c>
       <c r="D6" s="13">
         <v>70.22</v>
       </c>
       <c r="E6" s="13">
         <v>74</v>
       </c>
       <c r="F6" s="12">
         <v>31</v>
       </c>
       <c r="G6" s="13">
         <v>68</v>
       </c>
       <c r="H6" s="13">
         <v>74</v>
       </c>
       <c r="I6" s="12">
         <v>19</v>
       </c>
       <c r="J6" s="13">
         <v>73.84</v>
       </c>
       <c r="K6" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="12">
         <v>762</v>
       </c>
       <c r="D7" s="13">
         <v>75.489999999999995</v>
       </c>
       <c r="E7" s="13">
         <v>79</v>
       </c>
       <c r="F7" s="12">
         <v>578</v>
       </c>
       <c r="G7" s="13">
         <v>74.819999999999993</v>
       </c>
       <c r="H7" s="13">
         <v>79</v>
       </c>
       <c r="I7" s="12">
         <v>184</v>
       </c>
       <c r="J7" s="13">
         <v>77.569999999999993</v>
       </c>
       <c r="K7" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="12">
         <v>3534</v>
       </c>
       <c r="D8" s="13">
         <v>75.12</v>
       </c>
       <c r="E8" s="13">
         <v>79</v>
       </c>
       <c r="F8" s="12">
         <v>1930</v>
       </c>
       <c r="G8" s="13">
         <v>73.22</v>
       </c>
       <c r="H8" s="13">
         <v>78</v>
       </c>
       <c r="I8" s="12">
         <v>1604</v>
       </c>
       <c r="J8" s="13">
         <v>77.41</v>
       </c>
       <c r="K8" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="12">
         <v>270</v>
       </c>
       <c r="D9" s="13">
         <v>60.47</v>
       </c>
       <c r="E9" s="13">
         <v>61</v>
       </c>
       <c r="F9" s="12">
         <v>189</v>
       </c>
       <c r="G9" s="13">
         <v>59.13</v>
       </c>
       <c r="H9" s="13">
         <v>58</v>
       </c>
       <c r="I9" s="12">
         <v>81</v>
       </c>
       <c r="J9" s="13">
         <v>63.59</v>
       </c>
       <c r="K9" s="13">
         <v>67</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A10" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="12">
         <v>133</v>
       </c>
       <c r="D10" s="13">
         <v>41.66</v>
       </c>
       <c r="E10" s="13">
         <v>42</v>
       </c>
       <c r="F10" s="12">
         <v>127</v>
       </c>
       <c r="G10" s="13">
         <v>41.54</v>
       </c>
       <c r="H10" s="13">
         <v>41</v>
       </c>
       <c r="I10" s="12">
         <v>6</v>
       </c>
       <c r="J10" s="13">
         <v>44.33</v>
       </c>
       <c r="K10" s="13">
         <v>44</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="12">
         <v>38913</v>
       </c>
       <c r="D11" s="13">
         <v>66.67</v>
       </c>
       <c r="E11" s="13">
         <v>69</v>
       </c>
       <c r="F11" s="12">
         <v>24972</v>
       </c>
       <c r="G11" s="13">
         <v>66.510000000000005</v>
       </c>
       <c r="H11" s="13">
         <v>69</v>
       </c>
       <c r="I11" s="12">
         <v>13941</v>
       </c>
       <c r="J11" s="13">
         <v>66.95</v>
       </c>
       <c r="K11" s="13">
         <v>69</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A12" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="12">
         <v>256</v>
       </c>
       <c r="D12" s="13">
         <v>72.19</v>
       </c>
       <c r="E12" s="13">
         <v>80</v>
       </c>
       <c r="F12" s="12">
         <v>128</v>
       </c>
       <c r="G12" s="13">
         <v>71.7</v>
       </c>
       <c r="H12" s="13">
         <v>79</v>
       </c>
       <c r="I12" s="12">
         <v>128</v>
       </c>
       <c r="J12" s="13">
         <v>72.69</v>
       </c>
       <c r="K12" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="12">
         <v>8036</v>
       </c>
       <c r="D13" s="13">
         <v>72.540000000000006</v>
       </c>
       <c r="E13" s="13">
         <v>75</v>
       </c>
       <c r="F13" s="12">
         <v>3958</v>
       </c>
       <c r="G13" s="13">
         <v>70.010000000000005</v>
       </c>
       <c r="H13" s="13">
         <v>72</v>
       </c>
       <c r="I13" s="12">
         <v>4078</v>
       </c>
       <c r="J13" s="13">
         <v>74.989999999999995</v>
       </c>
       <c r="K13" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A14" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="12">
         <v>474</v>
       </c>
       <c r="D14" s="13">
         <v>84.26</v>
       </c>
       <c r="E14" s="13">
         <v>85</v>
       </c>
       <c r="F14" s="12">
         <v>215</v>
       </c>
       <c r="G14" s="13">
         <v>83.21</v>
       </c>
       <c r="H14" s="13">
         <v>84</v>
       </c>
       <c r="I14" s="12">
         <v>259</v>
       </c>
       <c r="J14" s="13">
         <v>85.14</v>
       </c>
       <c r="K14" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="29" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="12">
         <v>73</v>
       </c>
       <c r="D15" s="13">
         <v>59.34</v>
       </c>
       <c r="E15" s="13">
         <v>63</v>
       </c>
       <c r="F15" s="12">
         <v>50</v>
       </c>
       <c r="G15" s="13">
         <v>60.76</v>
       </c>
       <c r="H15" s="13">
         <v>63.5</v>
       </c>
       <c r="I15" s="12">
         <v>23</v>
       </c>
       <c r="J15" s="13">
         <v>56.26</v>
       </c>
       <c r="K15" s="13">
         <v>61</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A16" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>156</v>
       </c>
       <c r="C16" s="12">
         <v>82</v>
       </c>
       <c r="D16" s="13">
         <v>57.8</v>
       </c>
       <c r="E16" s="13">
         <v>62.5</v>
       </c>
       <c r="F16" s="12">
         <v>54</v>
       </c>
       <c r="G16" s="13">
         <v>57.44</v>
       </c>
       <c r="H16" s="13">
         <v>63</v>
       </c>
       <c r="I16" s="12">
         <v>28</v>
       </c>
       <c r="J16" s="13">
         <v>58.5</v>
       </c>
       <c r="K16" s="13">
         <v>59.5</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>158</v>
       </c>
       <c r="C17" s="12">
         <v>544</v>
       </c>
       <c r="D17" s="13">
         <v>78.790000000000006</v>
       </c>
       <c r="E17" s="13">
         <v>80</v>
       </c>
       <c r="F17" s="12">
         <v>334</v>
       </c>
       <c r="G17" s="13">
         <v>78.400000000000006</v>
       </c>
       <c r="H17" s="13">
         <v>79</v>
       </c>
       <c r="I17" s="12">
         <v>210</v>
       </c>
       <c r="J17" s="13">
         <v>79.41</v>
       </c>
       <c r="K17" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>160</v>
       </c>
       <c r="C18" s="12">
         <v>37</v>
       </c>
       <c r="D18" s="13">
         <v>82.51</v>
       </c>
       <c r="E18" s="13">
         <v>85</v>
       </c>
       <c r="F18" s="12">
         <v>20</v>
       </c>
       <c r="G18" s="13">
         <v>80.3</v>
       </c>
       <c r="H18" s="13">
         <v>84.5</v>
       </c>
       <c r="I18" s="12">
         <v>17</v>
       </c>
       <c r="J18" s="13">
         <v>85.12</v>
       </c>
       <c r="K18" s="13">
         <v>85</v>
       </c>
     </row>
-    <row r="19" spans="1:11" ht="67.5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="51" x14ac:dyDescent="0.3">
       <c r="A19" s="29" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="12">
         <v>15726</v>
       </c>
       <c r="D19" s="13">
         <v>73.52</v>
       </c>
       <c r="E19" s="13">
         <v>77</v>
       </c>
       <c r="F19" s="12">
         <v>9386</v>
       </c>
       <c r="G19" s="13">
         <v>70.819999999999993</v>
       </c>
       <c r="H19" s="13">
         <v>75</v>
       </c>
       <c r="I19" s="12">
         <v>6340</v>
       </c>
       <c r="J19" s="13">
         <v>77.52</v>
       </c>
       <c r="K19" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="12">
         <v>3507</v>
       </c>
       <c r="D20" s="13">
         <v>76.709999999999994</v>
       </c>
       <c r="E20" s="13">
         <v>79</v>
       </c>
       <c r="F20" s="12">
         <v>1789</v>
       </c>
       <c r="G20" s="13">
         <v>73.67</v>
       </c>
       <c r="H20" s="13">
         <v>77</v>
       </c>
       <c r="I20" s="12">
         <v>1718</v>
       </c>
       <c r="J20" s="13">
         <v>79.88</v>
       </c>
       <c r="K20" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A21" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="12">
         <v>10663</v>
       </c>
       <c r="D21" s="13">
         <v>73.400000000000006</v>
       </c>
       <c r="E21" s="13">
         <v>77</v>
       </c>
       <c r="F21" s="12">
         <v>6218</v>
       </c>
       <c r="G21" s="13">
         <v>71.25</v>
       </c>
       <c r="H21" s="13">
         <v>75</v>
       </c>
       <c r="I21" s="12">
         <v>4445</v>
       </c>
       <c r="J21" s="13">
         <v>76.41</v>
       </c>
       <c r="K21" s="13">
         <v>79</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="29" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="12">
         <v>52</v>
       </c>
       <c r="D22" s="13">
         <v>80.040000000000006</v>
       </c>
       <c r="E22" s="13">
         <v>83.5</v>
       </c>
       <c r="F22" s="12">
         <v>24</v>
       </c>
       <c r="G22" s="13">
         <v>78.459999999999994</v>
       </c>
       <c r="H22" s="13">
         <v>81.5</v>
       </c>
       <c r="I22" s="12">
         <v>28</v>
       </c>
       <c r="J22" s="13">
         <v>81.39</v>
       </c>
       <c r="K22" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="29" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="12">
         <v>662</v>
       </c>
       <c r="D23" s="13">
         <v>71.349999999999994</v>
       </c>
       <c r="E23" s="13">
         <v>75</v>
       </c>
       <c r="F23" s="12">
         <v>483</v>
       </c>
       <c r="G23" s="13">
         <v>70.3</v>
       </c>
       <c r="H23" s="13">
         <v>74</v>
       </c>
       <c r="I23" s="12">
         <v>179</v>
       </c>
       <c r="J23" s="13">
         <v>74.180000000000007</v>
       </c>
       <c r="K23" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="29" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="12">
         <v>4</v>
       </c>
       <c r="D24" s="13">
         <v>46.75</v>
       </c>
       <c r="E24" s="13">
         <v>50.5</v>
       </c>
       <c r="F24" s="12">
         <v>3</v>
       </c>
       <c r="G24" s="13">
         <v>62.33</v>
       </c>
       <c r="H24" s="13">
         <v>81</v>
       </c>
       <c r="I24" s="12">
         <v>1</v>
       </c>
       <c r="J24" s="13">
         <v>0</v>
       </c>
       <c r="K24" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="12">
         <v>8661</v>
       </c>
       <c r="D25" s="13">
         <v>78.88</v>
       </c>
       <c r="E25" s="13">
         <v>81</v>
       </c>
       <c r="F25" s="12">
         <v>5527</v>
       </c>
       <c r="G25" s="13">
         <v>77.75</v>
       </c>
       <c r="H25" s="13">
         <v>80</v>
       </c>
       <c r="I25" s="12">
         <v>3134</v>
       </c>
       <c r="J25" s="13">
         <v>80.89</v>
       </c>
       <c r="K25" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A26" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="12">
         <v>8</v>
       </c>
       <c r="D26" s="13">
         <v>58.38</v>
       </c>
       <c r="E26" s="13">
         <v>81</v>
       </c>
       <c r="F26" s="12">
         <v>4</v>
       </c>
       <c r="G26" s="13">
         <v>42.75</v>
       </c>
       <c r="H26" s="13">
         <v>42.5</v>
       </c>
       <c r="I26" s="12">
         <v>4</v>
       </c>
       <c r="J26" s="13">
         <v>74</v>
       </c>
       <c r="K26" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A27" s="29" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="12">
         <v>5374</v>
       </c>
       <c r="D27" s="13">
         <v>79.13</v>
       </c>
       <c r="E27" s="13">
         <v>81</v>
       </c>
       <c r="F27" s="12">
         <v>3957</v>
       </c>
       <c r="G27" s="13">
         <v>78.849999999999994</v>
       </c>
       <c r="H27" s="13">
         <v>81</v>
       </c>
       <c r="I27" s="12">
         <v>1417</v>
       </c>
       <c r="J27" s="13">
         <v>79.900000000000006</v>
       </c>
       <c r="K27" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="12">
         <v>173</v>
       </c>
       <c r="D28" s="13">
         <v>75.459999999999994</v>
       </c>
       <c r="E28" s="13">
         <v>77</v>
       </c>
       <c r="F28" s="12">
         <v>172</v>
       </c>
       <c r="G28" s="13">
         <v>75.459999999999994</v>
       </c>
       <c r="H28" s="13">
         <v>77</v>
       </c>
       <c r="I28" s="12">
         <v>1</v>
       </c>
       <c r="J28" s="13">
         <v>76</v>
       </c>
       <c r="K28" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="42.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A29" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="12">
         <v>603</v>
       </c>
       <c r="D29" s="13">
         <v>79.16</v>
       </c>
       <c r="E29" s="13">
         <v>82</v>
       </c>
       <c r="F29" s="12">
         <v>351</v>
       </c>
       <c r="G29" s="13">
         <v>77.150000000000006</v>
       </c>
       <c r="H29" s="13">
         <v>81</v>
       </c>
       <c r="I29" s="12">
         <v>252</v>
       </c>
       <c r="J29" s="13">
         <v>81.94</v>
       </c>
       <c r="K29" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A30" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="12">
         <v>588</v>
       </c>
       <c r="D30" s="13">
         <v>75.72</v>
       </c>
       <c r="E30" s="13">
         <v>79</v>
       </c>
       <c r="F30" s="12">
         <v>365</v>
       </c>
       <c r="G30" s="13">
         <v>73.08</v>
       </c>
       <c r="H30" s="13">
         <v>77</v>
       </c>
       <c r="I30" s="12">
         <v>223</v>
       </c>
       <c r="J30" s="13">
         <v>80.040000000000006</v>
       </c>
       <c r="K30" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A31" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="12">
         <v>271</v>
       </c>
       <c r="D31" s="13">
         <v>77.98</v>
       </c>
       <c r="E31" s="13">
         <v>81</v>
       </c>
       <c r="F31" s="12">
         <v>159</v>
       </c>
       <c r="G31" s="13">
         <v>76.11</v>
       </c>
       <c r="H31" s="13">
         <v>80</v>
       </c>
       <c r="I31" s="12">
         <v>112</v>
       </c>
       <c r="J31" s="13">
         <v>80.63</v>
       </c>
       <c r="K31" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A32" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="12">
         <v>4917</v>
       </c>
       <c r="D32" s="13">
         <v>59.68</v>
       </c>
       <c r="E32" s="13">
         <v>58</v>
       </c>
       <c r="F32" s="12">
         <v>3576</v>
       </c>
       <c r="G32" s="13">
         <v>56.2</v>
       </c>
       <c r="H32" s="13">
         <v>54</v>
       </c>
       <c r="I32" s="12">
         <v>1341</v>
       </c>
       <c r="J32" s="13">
         <v>68.95</v>
       </c>
       <c r="K32" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="29" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="12">
         <v>383</v>
       </c>
       <c r="D33" s="13">
         <v>77.67</v>
       </c>
       <c r="E33" s="13">
         <v>80</v>
       </c>
       <c r="F33" s="12">
         <v>202</v>
       </c>
       <c r="G33" s="13">
         <v>75.97</v>
       </c>
       <c r="H33" s="13">
         <v>79</v>
       </c>
       <c r="I33" s="12">
         <v>181</v>
       </c>
       <c r="J33" s="13">
         <v>79.569999999999993</v>
       </c>
       <c r="K33" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A34" s="29" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>162</v>
       </c>
       <c r="C34" s="15">
         <v>527</v>
       </c>
       <c r="D34" s="13">
         <v>77.180000000000007</v>
       </c>
       <c r="E34" s="13">
         <v>79</v>
       </c>
       <c r="F34" s="16">
         <v>276</v>
       </c>
       <c r="G34" s="13">
         <v>73.739999999999995</v>
       </c>
       <c r="H34" s="13">
         <v>77</v>
       </c>
       <c r="I34" s="16">
         <v>251</v>
       </c>
       <c r="J34" s="13">
         <v>80.97</v>
       </c>
       <c r="K34" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="29" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>164</v>
       </c>
       <c r="C35" s="15">
         <v>1282</v>
       </c>
       <c r="D35" s="13">
         <v>70.97</v>
       </c>
       <c r="E35" s="13">
         <v>77</v>
       </c>
       <c r="F35" s="16">
         <v>640</v>
       </c>
       <c r="G35" s="13">
         <v>70.75</v>
       </c>
       <c r="H35" s="13">
         <v>76</v>
       </c>
       <c r="I35" s="16">
         <v>642</v>
       </c>
       <c r="J35" s="13">
         <v>71.180000000000007</v>
       </c>
       <c r="K35" s="13">
         <v>77.5</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="56.25" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="30.6" x14ac:dyDescent="0.3">
       <c r="A36" s="29" t="s">
         <v>88</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="15">
         <v>4012</v>
       </c>
       <c r="D36" s="13">
         <v>74.67</v>
       </c>
       <c r="E36" s="13">
         <v>77</v>
       </c>
       <c r="F36" s="16">
         <v>2017</v>
       </c>
       <c r="G36" s="13">
         <v>73.06</v>
       </c>
       <c r="H36" s="13">
         <v>76</v>
       </c>
       <c r="I36" s="16">
         <v>1995</v>
       </c>
       <c r="J36" s="13">
         <v>76.3</v>
       </c>
       <c r="K36" s="13">
         <v>78</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A37" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>53</v>
       </c>
       <c r="C37" s="15">
         <v>13</v>
       </c>
       <c r="D37" s="13">
         <v>32.92</v>
       </c>
       <c r="E37" s="13">
         <v>33</v>
       </c>
       <c r="F37" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G37" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H37" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I37" s="16">
         <v>13</v>
       </c>
       <c r="J37" s="13">
         <v>32.92</v>
       </c>
       <c r="K37" s="13">
         <v>33</v>
       </c>
     </row>
-    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A38" s="29" t="s">
         <v>90</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>166</v>
       </c>
       <c r="C38" s="15">
         <v>422</v>
       </c>
       <c r="D38" s="13">
         <v>0</v>
       </c>
       <c r="E38" s="13">
         <v>0</v>
       </c>
       <c r="F38" s="16">
         <v>235</v>
       </c>
       <c r="G38" s="13">
         <v>0.01</v>
       </c>
       <c r="H38" s="13">
         <v>0</v>
       </c>
       <c r="I38" s="16">
         <v>187</v>
       </c>
       <c r="J38" s="13">
         <v>0</v>
       </c>
       <c r="K38" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A39" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>168</v>
       </c>
       <c r="C39" s="15">
         <v>341</v>
       </c>
       <c r="D39" s="13">
         <v>14.02</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
         <v>171</v>
       </c>
       <c r="G39" s="13">
         <v>13.33</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
         <v>170</v>
       </c>
       <c r="J39" s="13">
         <v>14.71</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A40" s="29" t="s">
         <v>92</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>170</v>
       </c>
       <c r="C40" s="15">
         <v>1615</v>
       </c>
       <c r="D40" s="13">
         <v>85.61</v>
       </c>
       <c r="E40" s="13">
         <v>86</v>
       </c>
       <c r="F40" s="16">
         <v>755</v>
       </c>
       <c r="G40" s="13">
         <v>83.8</v>
       </c>
       <c r="H40" s="13">
         <v>84</v>
       </c>
       <c r="I40" s="16">
         <v>860</v>
       </c>
       <c r="J40" s="13">
         <v>87.2</v>
       </c>
       <c r="K40" s="13">
         <v>88</v>
       </c>
     </row>
-    <row r="41" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="29" t="s">
         <v>93</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C41" s="15">
         <v>36</v>
       </c>
       <c r="D41" s="13">
         <v>0.03</v>
       </c>
       <c r="E41" s="13">
         <v>0</v>
       </c>
       <c r="F41" s="16">
         <v>22</v>
       </c>
       <c r="G41" s="13">
         <v>0.05</v>
       </c>
       <c r="H41" s="13">
         <v>0</v>
       </c>
       <c r="I41" s="16">
         <v>14</v>
       </c>
       <c r="J41" s="13">
         <v>0</v>
       </c>
       <c r="K41" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A42" s="29" t="s">
         <v>94</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C42" s="15">
         <v>7077</v>
       </c>
       <c r="D42" s="13">
         <v>52.11</v>
       </c>
       <c r="E42" s="13">
         <v>53</v>
       </c>
       <c r="F42" s="16">
         <v>5239</v>
       </c>
       <c r="G42" s="13">
         <v>50.47</v>
       </c>
       <c r="H42" s="13">
         <v>50</v>
       </c>
       <c r="I42" s="16">
         <v>1838</v>
       </c>
       <c r="J42" s="13">
         <v>56.77</v>
       </c>
       <c r="K42" s="13">
         <v>62</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="33.75" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A43" s="29" t="s">
         <v>95</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C43" s="15">
         <v>4128</v>
       </c>
       <c r="D43" s="13">
         <v>48.94</v>
       </c>
       <c r="E43" s="13">
         <v>47</v>
       </c>
       <c r="F43" s="16">
         <v>2820</v>
       </c>
       <c r="G43" s="13">
         <v>48.9</v>
       </c>
       <c r="H43" s="13">
         <v>47</v>
       </c>
       <c r="I43" s="16">
         <v>1308</v>
       </c>
       <c r="J43" s="13">
         <v>49.02</v>
       </c>
       <c r="K43" s="13">
         <v>46.5</v>
       </c>
     </row>
-    <row r="44" spans="1:11" ht="33.75" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A44" s="29" t="s">
         <v>96</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C44" s="15">
         <v>191</v>
       </c>
       <c r="D44" s="13">
         <v>35.090000000000003</v>
       </c>
       <c r="E44" s="13">
         <v>36</v>
       </c>
       <c r="F44" s="16">
         <v>138</v>
       </c>
       <c r="G44" s="13">
         <v>36.01</v>
       </c>
       <c r="H44" s="13">
         <v>38</v>
       </c>
       <c r="I44" s="16">
         <v>53</v>
       </c>
       <c r="J44" s="13">
         <v>32.68</v>
       </c>
       <c r="K44" s="13">
         <v>34</v>
       </c>
     </row>
-    <row r="45" spans="1:11" ht="5.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" ht="5.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="28"/>
       <c r="B45" s="20"/>
       <c r="C45" s="21"/>
       <c r="D45" s="22"/>
       <c r="E45" s="23"/>
       <c r="F45" s="24"/>
       <c r="G45" s="22"/>
       <c r="H45" s="23"/>
       <c r="I45" s="24"/>
       <c r="J45" s="22"/>
       <c r="K45" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K46"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="N48" sqref="N48"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>205575</v>
+        <v>201383</v>
       </c>
       <c r="D5" s="13">
-        <v>74.493736999999996</v>
+        <v>74.333314999999999</v>
       </c>
       <c r="E5" s="13">
         <v>77</v>
       </c>
       <c r="F5" s="12">
-        <v>118961</v>
+        <v>116048</v>
       </c>
       <c r="G5" s="13">
-        <v>72.116129999999998</v>
+        <v>71.828182999999996</v>
       </c>
       <c r="H5" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I5" s="12">
-        <v>86614</v>
+        <v>85335</v>
       </c>
       <c r="J5" s="13">
-        <v>77.759287999999998</v>
+        <v>77.740071</v>
       </c>
       <c r="K5" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D6" s="13">
-        <v>74.862903000000003</v>
+        <v>76.270492000000004</v>
       </c>
       <c r="E6" s="13">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F6" s="12">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="G6" s="13">
-        <v>71.294117999999997</v>
+        <v>74.155171999999993</v>
       </c>
       <c r="H6" s="13">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I6" s="12">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="J6" s="13">
-        <v>79.196428999999995</v>
+        <v>78.1875</v>
       </c>
       <c r="K6" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>452</v>
+        <v>427</v>
       </c>
       <c r="D7" s="13">
-        <v>78.962389000000002</v>
+        <v>78.444964999999996</v>
       </c>
       <c r="E7" s="13">
         <v>81</v>
       </c>
       <c r="F7" s="12">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G7" s="13">
-        <v>77.594426999999996</v>
+        <v>78.080247</v>
       </c>
       <c r="H7" s="13">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I7" s="12">
-        <v>129</v>
+        <v>103</v>
       </c>
       <c r="J7" s="13">
-        <v>82.387597</v>
+        <v>79.592232999999993</v>
       </c>
       <c r="K7" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>2587</v>
+        <v>2309</v>
       </c>
       <c r="D8" s="13">
-        <v>77.850406000000007</v>
+        <v>77.047640000000001</v>
       </c>
       <c r="E8" s="13">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F8" s="12">
-        <v>1403</v>
+        <v>1212</v>
       </c>
       <c r="G8" s="13">
-        <v>75.513186000000005</v>
+        <v>74.032178000000002</v>
       </c>
       <c r="H8" s="13">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I8" s="12">
-        <v>1184</v>
+        <v>1097</v>
       </c>
       <c r="J8" s="13">
-        <v>80.619932000000006</v>
+        <v>80.379216</v>
       </c>
       <c r="K8" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>313</v>
+        <v>279</v>
       </c>
       <c r="D9" s="13">
-        <v>66.987219999999994</v>
+        <v>69.050179</v>
       </c>
       <c r="E9" s="13">
+        <v>70</v>
+      </c>
+      <c r="F9" s="12">
+        <v>179</v>
+      </c>
+      <c r="G9" s="13">
+        <v>66.396647999999999</v>
+      </c>
+      <c r="H9" s="13">
         <v>67</v>
       </c>
-      <c r="F9" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="12">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="J9" s="13">
-        <v>70.235849000000002</v>
+        <v>73.8</v>
       </c>
       <c r="K9" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="D10" s="13">
-        <v>47</v>
+        <v>50.635294000000002</v>
       </c>
       <c r="E10" s="13">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F10" s="12">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G10" s="13">
-        <v>46.206349000000003</v>
+        <v>50.289473999999998</v>
       </c>
       <c r="H10" s="13">
-        <v>44</v>
+        <v>49.5</v>
       </c>
       <c r="I10" s="12">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J10" s="13">
-        <v>55.333333000000003</v>
+        <v>53.555556000000003</v>
       </c>
       <c r="K10" s="13">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>53126</v>
+        <v>54032</v>
       </c>
       <c r="D11" s="13">
-        <v>69.882468000000003</v>
+        <v>70.219110999999998</v>
       </c>
       <c r="E11" s="13">
+        <v>71</v>
+      </c>
+      <c r="F11" s="12">
+        <v>32295</v>
+      </c>
+      <c r="G11" s="13">
+        <v>69.563276000000002</v>
+      </c>
+      <c r="H11" s="13">
         <v>70</v>
       </c>
-      <c r="F11" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I11" s="12">
-        <v>21241</v>
+        <v>21737</v>
       </c>
       <c r="J11" s="13">
-        <v>70.760886999999997</v>
+        <v>71.193494999999999</v>
       </c>
       <c r="K11" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1418</v>
+        <v>1525</v>
       </c>
       <c r="D12" s="13">
-        <v>76.406205999999997</v>
+        <v>76.103606999999997</v>
       </c>
       <c r="E12" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F12" s="12">
-        <v>767</v>
+        <v>810</v>
       </c>
       <c r="G12" s="13">
-        <v>74.680573999999993</v>
+        <v>75.037036999999998</v>
       </c>
       <c r="H12" s="13">
         <v>77</v>
       </c>
       <c r="I12" s="12">
-        <v>651</v>
+        <v>715</v>
       </c>
       <c r="J12" s="13">
-        <v>78.439323999999999</v>
+        <v>77.311887999999996</v>
       </c>
       <c r="K12" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>303</v>
+        <v>324</v>
       </c>
       <c r="D13" s="13">
-        <v>79.214521000000005</v>
+        <v>75.787036999999998</v>
       </c>
       <c r="E13" s="13">
-        <v>83</v>
+        <v>80.5</v>
       </c>
       <c r="F13" s="12">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="G13" s="13">
-        <v>75.840277999999998</v>
+        <v>75.220778999999993</v>
       </c>
       <c r="H13" s="13">
         <v>79</v>
       </c>
       <c r="I13" s="12">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="J13" s="13">
-        <v>82.270439999999994</v>
+        <v>76.3</v>
       </c>
       <c r="K13" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>11625</v>
+        <v>10663</v>
       </c>
       <c r="D14" s="13">
-        <v>76.411011000000002</v>
+        <v>76.558098000000001</v>
       </c>
       <c r="E14" s="13">
         <v>79</v>
       </c>
       <c r="F14" s="12">
-        <v>5975</v>
+        <v>5517</v>
       </c>
       <c r="G14" s="13">
-        <v>72.991631999999996</v>
+        <v>73.375748000000002</v>
       </c>
       <c r="H14" s="13">
         <v>74</v>
       </c>
       <c r="I14" s="12">
-        <v>5650</v>
+        <v>5146</v>
       </c>
       <c r="J14" s="13">
-        <v>80.027079999999998</v>
+        <v>79.969880000000003</v>
       </c>
       <c r="K14" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="12">
-        <v>3655</v>
+        <v>3768</v>
       </c>
       <c r="D15" s="13">
-        <v>86.629001000000002</v>
+        <v>86.598725999999999</v>
       </c>
       <c r="E15" s="13">
         <v>88</v>
       </c>
       <c r="F15" s="12">
-        <v>1522</v>
+        <v>1509</v>
       </c>
       <c r="G15" s="13">
-        <v>85.697108999999998</v>
+        <v>85.097415999999996</v>
       </c>
       <c r="H15" s="13">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I15" s="12">
-        <v>2133</v>
+        <v>2259</v>
       </c>
       <c r="J15" s="13">
-        <v>87.293952000000004</v>
+        <v>87.601594000000006</v>
       </c>
       <c r="K15" s="13">
         <v>88</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D16" s="13">
-        <v>67.629031999999995</v>
+        <v>67</v>
       </c>
       <c r="E16" s="13">
-        <v>70</v>
+        <v>71.5</v>
       </c>
       <c r="F16" s="12">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="G16" s="13">
-        <v>65.976190000000003</v>
+        <v>65</v>
       </c>
       <c r="H16" s="13">
-        <v>67.5</v>
+        <v>71</v>
       </c>
       <c r="I16" s="12">
         <v>20</v>
       </c>
       <c r="J16" s="13">
-        <v>71.099999999999994</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="K16" s="13">
-        <v>73.5</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C17" s="12">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D17" s="13">
-        <v>62.333333000000003</v>
+        <v>63.092104999999997</v>
       </c>
       <c r="E17" s="13">
+        <v>65</v>
+      </c>
+      <c r="F17" s="12">
+        <v>94</v>
+      </c>
+      <c r="G17" s="13">
+        <v>62.159573999999999</v>
+      </c>
+      <c r="H17" s="13">
         <v>64</v>
       </c>
-      <c r="F17" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I17" s="12">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="J17" s="13">
-        <v>65.234567999999996</v>
+        <v>64.603448</v>
       </c>
       <c r="K17" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="C18" s="12">
-        <v>1741</v>
+        <v>1757</v>
       </c>
       <c r="D18" s="13">
-        <v>81.789776000000003</v>
+        <v>81.416049999999998</v>
       </c>
       <c r="E18" s="13">
         <v>83</v>
       </c>
       <c r="F18" s="12">
-        <v>936</v>
+        <v>951</v>
       </c>
       <c r="G18" s="13">
-        <v>80.801282</v>
+        <v>80.502628999999999</v>
       </c>
       <c r="H18" s="13">
         <v>82</v>
       </c>
       <c r="I18" s="12">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J18" s="13">
-        <v>82.939130000000006</v>
+        <v>82.493797000000001</v>
       </c>
       <c r="K18" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="C19" s="12">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="D19" s="13">
-        <v>84.726495999999997</v>
+        <v>85.218254000000002</v>
       </c>
       <c r="E19" s="13">
         <v>86</v>
       </c>
       <c r="F19" s="12">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="G19" s="13">
-        <v>83.666667000000004</v>
+        <v>84.104761999999994</v>
       </c>
       <c r="H19" s="13">
         <v>85</v>
       </c>
       <c r="I19" s="12">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="J19" s="13">
-        <v>85.388889000000006</v>
+        <v>86.013604999999998</v>
       </c>
       <c r="K19" s="13">
         <v>87</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>8930</v>
+        <v>8928</v>
       </c>
       <c r="D20" s="13">
-        <v>80.076036000000002</v>
+        <v>80.095653999999996</v>
       </c>
       <c r="E20" s="13">
         <v>83</v>
       </c>
       <c r="F20" s="12">
-        <v>4530</v>
+        <v>4385</v>
       </c>
       <c r="G20" s="13">
-        <v>75.968874</v>
+        <v>75.874343999999994</v>
       </c>
       <c r="H20" s="13">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I20" s="12">
-        <v>4400</v>
+        <v>4543</v>
       </c>
       <c r="J20" s="13">
-        <v>84.304545000000005</v>
+        <v>84.170152000000002</v>
       </c>
       <c r="K20" s="13">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>23424</v>
+        <v>23276</v>
       </c>
       <c r="D21" s="13">
-        <v>76.109930000000006</v>
+        <v>75.688563000000002</v>
       </c>
       <c r="E21" s="13">
         <v>79</v>
       </c>
       <c r="F21" s="12">
-        <v>13476</v>
+        <v>13448</v>
       </c>
       <c r="G21" s="13">
-        <v>72.331849000000005</v>
+        <v>71.716239999999999</v>
       </c>
       <c r="H21" s="13">
         <v>73</v>
       </c>
       <c r="I21" s="12">
-        <v>9948</v>
+        <v>9828</v>
       </c>
       <c r="J21" s="13">
-        <v>81.227885000000001</v>
+        <v>81.124032999999997</v>
       </c>
       <c r="K21" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>12371</v>
+        <v>12463</v>
       </c>
       <c r="D22" s="13">
-        <v>75.998706999999996</v>
+        <v>76.175319000000002</v>
       </c>
       <c r="E22" s="13">
         <v>79</v>
       </c>
       <c r="F22" s="12">
-        <v>7274</v>
+        <v>7125</v>
       </c>
       <c r="G22" s="13">
-        <v>73.256254999999996</v>
+        <v>73.370104999999995</v>
       </c>
       <c r="H22" s="13">
         <v>75</v>
       </c>
       <c r="I22" s="12">
-        <v>5097</v>
+        <v>5338</v>
       </c>
       <c r="J22" s="13">
-        <v>79.912497999999999</v>
+        <v>79.919633000000005</v>
       </c>
       <c r="K22" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D23" s="13">
-        <v>81.973684000000006</v>
+        <v>83.234043</v>
       </c>
       <c r="E23" s="13">
-        <v>85.5</v>
+        <v>87</v>
       </c>
       <c r="F23" s="12">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G23" s="13">
-        <v>81.157894999999996</v>
+        <v>79.904762000000005</v>
       </c>
       <c r="H23" s="13">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I23" s="12">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13">
-        <v>82.789473999999998</v>
+        <v>85.923077000000006</v>
       </c>
       <c r="K23" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="D24" s="13">
-        <v>71.855262999999994</v>
+        <v>72.001875999999996</v>
       </c>
       <c r="E24" s="13">
         <v>73</v>
       </c>
       <c r="F24" s="12">
-        <v>712</v>
+        <v>684</v>
       </c>
       <c r="G24" s="13">
-        <v>69.724718999999993</v>
+        <v>69.596491</v>
       </c>
       <c r="H24" s="13">
-        <v>71</v>
+        <v>70.5</v>
       </c>
       <c r="I24" s="12">
-        <v>352</v>
+        <v>382</v>
       </c>
       <c r="J24" s="13">
-        <v>76.164772999999997</v>
+        <v>76.308901000000006</v>
       </c>
       <c r="K24" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>358</v>
+        <v>695</v>
       </c>
       <c r="D25" s="13">
-        <v>72.692736999999994</v>
+        <v>73.709352999999993</v>
       </c>
       <c r="E25" s="13">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F25" s="12">
-        <v>211</v>
+        <v>391</v>
       </c>
       <c r="G25" s="13">
-        <v>70.118482999999998</v>
+        <v>72.184143000000006</v>
       </c>
       <c r="H25" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I25" s="12">
-        <v>147</v>
+        <v>304</v>
       </c>
       <c r="J25" s="13">
-        <v>76.387754999999999</v>
+        <v>75.671053000000001</v>
       </c>
       <c r="K25" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>16702</v>
+        <v>17259</v>
       </c>
       <c r="D26" s="13">
-        <v>82.089690000000004</v>
+        <v>81.734978999999996</v>
       </c>
       <c r="E26" s="13">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F26" s="12">
-        <v>9822</v>
+        <v>10195</v>
       </c>
       <c r="G26" s="13">
-        <v>80.427610999999999</v>
+        <v>79.967924999999994</v>
       </c>
       <c r="H26" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I26" s="12">
-        <v>6880</v>
+        <v>7064</v>
       </c>
       <c r="J26" s="13">
-        <v>84.462500000000006</v>
+        <v>84.285248999999993</v>
       </c>
       <c r="K26" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
         <v>11</v>
       </c>
       <c r="D27" s="13">
-        <v>69.363636</v>
+        <v>66.363636</v>
       </c>
       <c r="E27" s="13">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="F27" s="12">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G27" s="13">
-        <v>74</v>
+        <v>57.5</v>
       </c>
       <c r="H27" s="13">
-        <v>80.5</v>
+        <v>57.5</v>
       </c>
       <c r="I27" s="12">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J27" s="13">
-        <v>63.8</v>
+        <v>68.333332999999996</v>
       </c>
       <c r="K27" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>6164</v>
+        <v>6193</v>
       </c>
       <c r="D28" s="13">
-        <v>81.796074000000004</v>
+        <v>81.435169000000002</v>
       </c>
       <c r="E28" s="13">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F28" s="12">
-        <v>4273</v>
+        <v>4365</v>
       </c>
       <c r="G28" s="13">
-        <v>80.780950000000004</v>
+        <v>80.303550999999999</v>
       </c>
       <c r="H28" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I28" s="12">
-        <v>1891</v>
+        <v>1828</v>
       </c>
       <c r="J28" s="13">
-        <v>84.0899</v>
+        <v>84.137309000000002</v>
       </c>
       <c r="K28" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>131</v>
+        <v>106</v>
       </c>
       <c r="D29" s="13">
-        <v>79.908396999999994</v>
+        <v>79.660376999999997</v>
       </c>
       <c r="E29" s="13">
         <v>83</v>
       </c>
       <c r="F29" s="12">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="G29" s="13">
-        <v>79.540323000000001</v>
+        <v>79.682692000000003</v>
       </c>
       <c r="H29" s="13">
         <v>83</v>
       </c>
       <c r="I29" s="12">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J29" s="13">
-        <v>86.428571000000005</v>
+        <v>78.5</v>
       </c>
       <c r="K29" s="13">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>624</v>
+        <v>578</v>
       </c>
       <c r="D30" s="13">
-        <v>81.903846000000001</v>
+        <v>80.593425999999994</v>
       </c>
       <c r="E30" s="13">
+        <v>84</v>
+      </c>
+      <c r="F30" s="12">
+        <v>324</v>
+      </c>
+      <c r="G30" s="13">
+        <v>80.046295999999998</v>
+      </c>
+      <c r="H30" s="13">
+        <v>83</v>
+      </c>
+      <c r="I30" s="12">
+        <v>254</v>
+      </c>
+      <c r="J30" s="13">
+        <v>81.291338999999994</v>
+      </c>
+      <c r="K30" s="13">
         <v>85</v>
       </c>
-      <c r="F30" s="12">
-[...18 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>512</v>
+        <v>523</v>
       </c>
       <c r="D31" s="13">
-        <v>76.580078</v>
+        <v>76.049712999999997</v>
       </c>
       <c r="E31" s="13">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="F31" s="12">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="G31" s="13">
-        <v>74.271844999999999</v>
+        <v>73.111110999999994</v>
       </c>
       <c r="H31" s="13">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I31" s="12">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="J31" s="13">
-        <v>80.093596000000005</v>
+        <v>80.193548000000007</v>
       </c>
       <c r="K31" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>404</v>
+        <v>378</v>
       </c>
       <c r="D32" s="13">
-        <v>79.688119</v>
+        <v>78.314814999999996</v>
       </c>
       <c r="E32" s="13">
-        <v>83.5</v>
+        <v>82</v>
       </c>
       <c r="F32" s="12">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="G32" s="13">
-        <v>77.971292000000005</v>
+        <v>76.471153999999999</v>
       </c>
       <c r="H32" s="13">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I32" s="12">
-        <v>195</v>
+        <v>170</v>
       </c>
       <c r="J32" s="13">
-        <v>81.528205</v>
+        <v>80.570588000000001</v>
       </c>
       <c r="K32" s="13">
         <v>85</v>
       </c>
     </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="15">
-        <v>3813</v>
+        <v>3725</v>
       </c>
       <c r="D33" s="13">
-        <v>62.662995000000002</v>
+        <v>63.188993000000004</v>
       </c>
       <c r="E33" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F33" s="16">
-        <v>2810</v>
+        <v>2671</v>
       </c>
       <c r="G33" s="13">
-        <v>59.322775999999998</v>
+        <v>59.448146999999999</v>
       </c>
       <c r="H33" s="13">
         <v>58</v>
       </c>
       <c r="I33" s="16">
-        <v>1003</v>
+        <v>1054</v>
       </c>
       <c r="J33" s="13">
-        <v>72.020937000000004</v>
+        <v>72.668880000000001</v>
       </c>
       <c r="K33" s="13">
         <v>74</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>454</v>
+        <v>492</v>
       </c>
       <c r="D34" s="13">
-        <v>81.050661000000005</v>
+        <v>80.225610000000003</v>
       </c>
       <c r="E34" s="13">
+        <v>82</v>
+      </c>
+      <c r="F34" s="16">
+        <v>253</v>
+      </c>
+      <c r="G34" s="13">
+        <v>77.786561000000006</v>
+      </c>
+      <c r="H34" s="13">
+        <v>80</v>
+      </c>
+      <c r="I34" s="16">
+        <v>239</v>
+      </c>
+      <c r="J34" s="13">
+        <v>82.807530999999997</v>
+      </c>
+      <c r="K34" s="13">
         <v>84</v>
       </c>
-      <c r="F34" s="16">
-[...18 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="C35" s="15">
-        <v>705</v>
+        <v>629</v>
       </c>
       <c r="D35" s="13">
-        <v>76.960284000000001</v>
+        <v>77.359300000000005</v>
       </c>
       <c r="E35" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F35" s="16">
-        <v>350</v>
+        <v>310</v>
       </c>
       <c r="G35" s="13">
-        <v>73.162857000000002</v>
+        <v>73.493548000000004</v>
       </c>
       <c r="H35" s="13">
-        <v>75.5</v>
+        <v>74</v>
       </c>
       <c r="I35" s="16">
-        <v>355</v>
+        <v>319</v>
       </c>
       <c r="J35" s="13">
-        <v>80.704224999999994</v>
+        <v>81.115987000000004</v>
       </c>
       <c r="K35" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="C36" s="15">
-        <v>1779</v>
+        <v>2014</v>
       </c>
       <c r="D36" s="13">
-        <v>73.750422</v>
+        <v>75.416584</v>
       </c>
       <c r="E36" s="13">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F36" s="16">
-        <v>834</v>
+        <v>944</v>
       </c>
       <c r="G36" s="13">
-        <v>71.761391000000003</v>
+        <v>73.226695000000007</v>
       </c>
       <c r="H36" s="13">
-        <v>73</v>
+        <v>74.5</v>
       </c>
       <c r="I36" s="16">
-        <v>945</v>
+        <v>1070</v>
       </c>
       <c r="J36" s="13">
-        <v>75.50582</v>
+        <v>77.348597999999996</v>
       </c>
       <c r="K36" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>5814</v>
+        <v>5679</v>
       </c>
       <c r="D37" s="13">
-        <v>78.156002999999998</v>
+        <v>78.340905000000006</v>
       </c>
       <c r="E37" s="13">
         <v>81</v>
       </c>
       <c r="F37" s="16">
-        <v>2916</v>
+        <v>2870</v>
       </c>
       <c r="G37" s="13">
-        <v>75.839162999999999</v>
+        <v>75.797561000000002</v>
       </c>
       <c r="H37" s="13">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I37" s="16">
-        <v>2898</v>
+        <v>2809</v>
       </c>
       <c r="J37" s="13">
-        <v>80.487233000000003</v>
+        <v>80.939480000000003</v>
       </c>
       <c r="K37" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D38" s="13">
-        <v>35.333333000000003</v>
+        <v>36</v>
       </c>
       <c r="E38" s="13">
-        <v>34.5</v>
+        <v>37</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J38" s="13">
-        <v>35.333333000000003</v>
+        <v>36</v>
       </c>
       <c r="K38" s="13">
-        <v>34.5</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="C39" s="15">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="D39" s="13">
-        <v>2.1472000000000002E-2</v>
+        <v>3.4700000000000002E-2</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="G39" s="13">
-        <v>1.0928999999999999E-2</v>
+        <v>5.2356E-2</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="J39" s="13">
-        <v>3.4965000000000003E-2</v>
+        <v>7.9369999999999996E-3</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="C40" s="15">
-        <v>206</v>
+        <v>274</v>
       </c>
       <c r="D40" s="13">
-        <v>23.907767</v>
+        <v>26.281022</v>
       </c>
       <c r="E40" s="13">
+        <v>10</v>
+      </c>
+      <c r="F40" s="16">
+        <v>144</v>
+      </c>
+      <c r="G40" s="13">
+        <v>24.243055999999999</v>
+      </c>
+      <c r="H40" s="13">
+        <v>11.5</v>
+      </c>
+      <c r="I40" s="16">
+        <v>130</v>
+      </c>
+      <c r="J40" s="13">
+        <v>28.538461999999999</v>
+      </c>
+      <c r="K40" s="13">
         <v>9.5</v>
       </c>
-      <c r="F40" s="16">
-[...18 lines deleted...]
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C41" s="15">
-        <v>3164</v>
+        <v>3362</v>
       </c>
       <c r="D41" s="13">
-        <v>89.409291999999994</v>
+        <v>89.444676000000001</v>
       </c>
       <c r="E41" s="13">
         <v>90</v>
       </c>
       <c r="F41" s="16">
-        <v>1376</v>
+        <v>1450</v>
       </c>
       <c r="G41" s="13">
-        <v>88.534884000000005</v>
+        <v>88.293103000000002</v>
       </c>
       <c r="H41" s="13">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I41" s="16">
-        <v>1788</v>
+        <v>1912</v>
       </c>
       <c r="J41" s="13">
-        <v>90.082215000000005</v>
+        <v>90.317992000000004</v>
       </c>
       <c r="K41" s="13">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
         <v>16</v>
       </c>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>143</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>140</v>
       </c>
       <c r="C43" s="12">
-        <v>8962</v>
+        <v>2962</v>
       </c>
       <c r="D43" s="17">
-        <v>80.270809999999997</v>
+        <v>80.617151000000007</v>
       </c>
       <c r="E43" s="17">
         <v>83</v>
       </c>
       <c r="F43" s="12">
-        <v>5251</v>
+        <v>1782</v>
       </c>
       <c r="G43" s="17">
-        <v>79.083222000000006</v>
+        <v>79.217732999999996</v>
       </c>
       <c r="H43" s="17">
         <v>81</v>
       </c>
       <c r="I43" s="12">
-        <v>3711</v>
+        <v>1180</v>
       </c>
       <c r="J43" s="17">
-        <v>81.951226000000005</v>
+        <v>82.730508</v>
       </c>
       <c r="K43" s="17">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="15">
-        <v>7063</v>
+        <v>6924</v>
       </c>
       <c r="D44" s="13">
-        <v>61.929067000000003</v>
+        <v>62.341276999999998</v>
       </c>
       <c r="E44" s="13">
         <v>66</v>
       </c>
       <c r="F44" s="16">
-        <v>4921</v>
+        <v>4789</v>
       </c>
       <c r="G44" s="13">
-        <v>59.992075</v>
+        <v>60.234077999999997</v>
       </c>
       <c r="H44" s="13">
         <v>63</v>
       </c>
       <c r="I44" s="16">
-        <v>2142</v>
+        <v>2135</v>
       </c>
       <c r="J44" s="13">
-        <v>66.379085000000003</v>
+        <v>67.067915999999997</v>
       </c>
       <c r="K44" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A45" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="15">
-        <v>3898</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>4062</v>
+      </c>
+      <c r="D45" s="13">
+        <v>51.735106000000002</v>
+      </c>
+      <c r="E45" s="13">
+        <v>52</v>
       </c>
       <c r="F45" s="16">
-        <v>2500</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>2567</v>
+      </c>
+      <c r="G45" s="13">
+        <v>51.860148000000002</v>
+      </c>
+      <c r="H45" s="13">
+        <v>52</v>
       </c>
       <c r="I45" s="16">
-        <v>1398</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1495</v>
+      </c>
+      <c r="J45" s="13">
+        <v>51.520401</v>
+      </c>
+      <c r="K45" s="13">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C46" s="36">
-        <v>129</v>
+      <c r="C46" s="32">
+        <v>142</v>
       </c>
       <c r="D46" s="23">
-        <v>41.224806000000001</v>
+        <v>40.422535000000003</v>
       </c>
       <c r="E46" s="23">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>41</v>
+      </c>
+      <c r="F46" s="33">
+        <v>100</v>
       </c>
       <c r="G46" s="23">
-        <v>40.920454999999997</v>
+        <v>39.979999999999997</v>
       </c>
       <c r="H46" s="23">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>39</v>
+      </c>
+      <c r="I46" s="33">
+        <v>42</v>
       </c>
       <c r="J46" s="23">
-        <v>41.878048999999997</v>
+        <v>41.476190000000003</v>
       </c>
       <c r="K46" s="23">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K46"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="M39" sqref="M39"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>208438</v>
+        <v>205575</v>
       </c>
       <c r="D5" s="13">
-        <v>74.746606</v>
+        <v>74.493736999999996</v>
       </c>
       <c r="E5" s="13">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F5" s="12">
-        <v>120405</v>
+        <v>118961</v>
       </c>
       <c r="G5" s="13">
-        <v>72.372426000000004</v>
+        <v>72.116129999999998</v>
       </c>
       <c r="H5" s="13">
         <v>74</v>
       </c>
       <c r="I5" s="12">
-        <v>88033</v>
+        <v>86614</v>
       </c>
       <c r="J5" s="13">
-        <v>77.993831999999998</v>
+        <v>77.759287999999998</v>
       </c>
       <c r="K5" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="D6" s="13">
-        <v>78.245614000000003</v>
+        <v>74.862903000000003</v>
       </c>
       <c r="E6" s="13">
+        <v>78</v>
+      </c>
+      <c r="F6" s="12">
+        <v>68</v>
+      </c>
+      <c r="G6" s="13">
+        <v>71.294117999999997</v>
+      </c>
+      <c r="H6" s="13">
+        <v>73</v>
+      </c>
+      <c r="I6" s="12">
+        <v>56</v>
+      </c>
+      <c r="J6" s="13">
+        <v>79.196428999999995</v>
+      </c>
+      <c r="K6" s="13">
         <v>81</v>
       </c>
-      <c r="F6" s="12">
-[...18 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>477</v>
+        <v>452</v>
       </c>
       <c r="D7" s="13">
-        <v>77.737944999999996</v>
+        <v>78.962389000000002</v>
       </c>
       <c r="E7" s="13">
         <v>81</v>
       </c>
       <c r="F7" s="12">
-        <v>349</v>
+        <v>323</v>
       </c>
       <c r="G7" s="13">
-        <v>77.166189000000003</v>
+        <v>77.594426999999996</v>
       </c>
       <c r="H7" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I7" s="12">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J7" s="13">
-        <v>79.296875</v>
+        <v>82.387597</v>
       </c>
       <c r="K7" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>2345</v>
+        <v>2587</v>
       </c>
       <c r="D8" s="13">
-        <v>77.834114999999997</v>
+        <v>77.850406000000007</v>
       </c>
       <c r="E8" s="13">
         <v>81</v>
       </c>
       <c r="F8" s="12">
-        <v>1212</v>
+        <v>1403</v>
       </c>
       <c r="G8" s="13">
-        <v>75.193068999999994</v>
+        <v>75.513186000000005</v>
       </c>
       <c r="H8" s="13">
         <v>78</v>
       </c>
       <c r="I8" s="12">
-        <v>1133</v>
+        <v>1184</v>
       </c>
       <c r="J8" s="13">
-        <v>80.659312</v>
+        <v>80.619932000000006</v>
       </c>
       <c r="K8" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D9" s="13">
-        <v>67.060509999999994</v>
+        <v>66.987219999999994</v>
       </c>
       <c r="E9" s="13">
         <v>67</v>
       </c>
       <c r="F9" s="12">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="G9" s="13">
-        <v>64.882051000000004</v>
+        <v>65.323671000000004</v>
       </c>
       <c r="H9" s="13">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I9" s="12">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="J9" s="13">
-        <v>70.630251999999999</v>
+        <v>70.235849000000002</v>
       </c>
       <c r="K9" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D10" s="13">
-        <v>47.164383999999998</v>
+        <v>47</v>
       </c>
       <c r="E10" s="13">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F10" s="12">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G10" s="13">
-        <v>47.521738999999997</v>
+        <v>46.206349000000003</v>
       </c>
       <c r="H10" s="13">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I10" s="12">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J10" s="13">
-        <v>41</v>
+        <v>55.333333000000003</v>
       </c>
       <c r="K10" s="13">
-        <v>41.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>51927</v>
+        <v>53126</v>
       </c>
       <c r="D11" s="13">
-        <v>69.897875999999997</v>
+        <v>69.882468000000003</v>
       </c>
       <c r="E11" s="13">
         <v>70</v>
       </c>
       <c r="F11" s="12">
-        <v>31158</v>
+        <v>31885</v>
       </c>
       <c r="G11" s="13">
-        <v>69.245298000000005</v>
+        <v>69.297286999999997</v>
       </c>
       <c r="H11" s="13">
         <v>69</v>
       </c>
       <c r="I11" s="12">
-        <v>20769</v>
+        <v>21241</v>
       </c>
       <c r="J11" s="13">
-        <v>70.876884000000004</v>
+        <v>70.760886999999997</v>
       </c>
       <c r="K11" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1506</v>
+        <v>1418</v>
       </c>
       <c r="D12" s="13">
-        <v>75.765603999999996</v>
+        <v>76.406205999999997</v>
       </c>
       <c r="E12" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F12" s="12">
-        <v>837</v>
+        <v>767</v>
       </c>
       <c r="G12" s="13">
-        <v>74.912784000000002</v>
+        <v>74.680573999999993</v>
       </c>
       <c r="H12" s="13">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I12" s="12">
-        <v>669</v>
+        <v>651</v>
       </c>
       <c r="J12" s="13">
-        <v>76.832586000000006</v>
+        <v>78.439323999999999</v>
       </c>
       <c r="K12" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="D13" s="13">
-        <v>78.297213999999997</v>
+        <v>79.214521000000005</v>
       </c>
       <c r="E13" s="13">
         <v>83</v>
       </c>
       <c r="F13" s="12">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="G13" s="13">
-        <v>74.979730000000004</v>
+        <v>75.840277999999998</v>
       </c>
       <c r="H13" s="13">
         <v>79</v>
       </c>
       <c r="I13" s="12">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="J13" s="13">
-        <v>81.102857</v>
+        <v>82.270439999999994</v>
       </c>
       <c r="K13" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>12289</v>
+        <v>11625</v>
       </c>
       <c r="D14" s="13">
-        <v>76.721540000000005</v>
+        <v>76.411011000000002</v>
       </c>
       <c r="E14" s="13">
         <v>79</v>
       </c>
       <c r="F14" s="12">
-        <v>6301</v>
+        <v>5975</v>
       </c>
       <c r="G14" s="13">
-        <v>73.653388000000007</v>
+        <v>72.991631999999996</v>
       </c>
       <c r="H14" s="13">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I14" s="12">
-        <v>5988</v>
+        <v>5650</v>
       </c>
       <c r="J14" s="13">
-        <v>79.950067000000004</v>
+        <v>80.027079999999998</v>
       </c>
       <c r="K14" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="12">
-        <v>3487</v>
+        <v>3655</v>
       </c>
       <c r="D15" s="13">
-        <v>86.954976000000002</v>
+        <v>86.629001000000002</v>
       </c>
       <c r="E15" s="13">
         <v>88</v>
       </c>
       <c r="F15" s="12">
-        <v>1555</v>
+        <v>1522</v>
       </c>
       <c r="G15" s="13">
-        <v>85.893890999999996</v>
+        <v>85.697108999999998</v>
       </c>
       <c r="H15" s="13">
+        <v>87</v>
+      </c>
+      <c r="I15" s="12">
+        <v>2133</v>
+      </c>
+      <c r="J15" s="13">
+        <v>87.293952000000004</v>
+      </c>
+      <c r="K15" s="13">
         <v>88</v>
       </c>
-      <c r="I15" s="12">
-[...9 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D16" s="13">
-        <v>63.101694999999999</v>
+        <v>67.629031999999995</v>
       </c>
       <c r="E16" s="13">
         <v>70</v>
       </c>
       <c r="F16" s="12">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G16" s="13">
-        <v>63.157895000000003</v>
+        <v>65.976190000000003</v>
       </c>
       <c r="H16" s="13">
-        <v>70.5</v>
+        <v>67.5</v>
       </c>
       <c r="I16" s="12">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J16" s="13">
-        <v>63</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="K16" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D17" s="13">
-        <v>63.543624000000001</v>
+        <v>62.333333000000003</v>
       </c>
       <c r="E17" s="13">
+        <v>64</v>
+      </c>
+      <c r="F17" s="12">
+        <v>72</v>
+      </c>
+      <c r="G17" s="13">
+        <v>59.069443999999997</v>
+      </c>
+      <c r="H17" s="13">
+        <v>61.5</v>
+      </c>
+      <c r="I17" s="12">
+        <v>81</v>
+      </c>
+      <c r="J17" s="13">
+        <v>65.234567999999996</v>
+      </c>
+      <c r="K17" s="13">
         <v>65</v>
       </c>
-      <c r="F17" s="12">
-[...18 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>1663</v>
+        <v>1741</v>
       </c>
       <c r="D18" s="13">
-        <v>81.342152999999996</v>
+        <v>81.789776000000003</v>
       </c>
       <c r="E18" s="13">
+        <v>83</v>
+      </c>
+      <c r="F18" s="12">
+        <v>936</v>
+      </c>
+      <c r="G18" s="13">
+        <v>80.801282</v>
+      </c>
+      <c r="H18" s="13">
         <v>82</v>
       </c>
-      <c r="F18" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I18" s="12">
-        <v>777</v>
+        <v>805</v>
       </c>
       <c r="J18" s="13">
-        <v>82.374516999999997</v>
+        <v>82.939130000000006</v>
       </c>
       <c r="K18" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D19" s="13">
-        <v>86.181818000000007</v>
+        <v>84.726495999999997</v>
       </c>
       <c r="E19" s="13">
+        <v>86</v>
+      </c>
+      <c r="F19" s="12">
+        <v>90</v>
+      </c>
+      <c r="G19" s="13">
+        <v>83.666667000000004</v>
+      </c>
+      <c r="H19" s="13">
+        <v>85</v>
+      </c>
+      <c r="I19" s="12">
+        <v>144</v>
+      </c>
+      <c r="J19" s="13">
+        <v>85.388889000000006</v>
+      </c>
+      <c r="K19" s="13">
         <v>87</v>
       </c>
-      <c r="F19" s="12">
-[...18 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>8720</v>
+        <v>8930</v>
       </c>
       <c r="D20" s="13">
-        <v>80.682912999999999</v>
+        <v>80.076036000000002</v>
       </c>
       <c r="E20" s="13">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F20" s="12">
-        <v>4322</v>
+        <v>4530</v>
       </c>
       <c r="G20" s="13">
-        <v>76.837806999999998</v>
+        <v>75.968874</v>
       </c>
       <c r="H20" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I20" s="12">
-        <v>4398</v>
+        <v>4400</v>
       </c>
       <c r="J20" s="13">
-        <v>84.461573000000001</v>
+        <v>84.304545000000005</v>
       </c>
       <c r="K20" s="13">
         <v>87</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>23668</v>
+        <v>23424</v>
       </c>
       <c r="D21" s="13">
-        <v>76.772139999999993</v>
+        <v>76.109930000000006</v>
       </c>
       <c r="E21" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F21" s="12">
-        <v>13530</v>
+        <v>13476</v>
       </c>
       <c r="G21" s="13">
-        <v>73.024095000000003</v>
+        <v>72.331849000000005</v>
       </c>
       <c r="H21" s="13">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="I21" s="12">
-        <v>10138</v>
+        <v>9948</v>
       </c>
       <c r="J21" s="13">
-        <v>81.774215999999996</v>
+        <v>81.227885000000001</v>
       </c>
       <c r="K21" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>12416</v>
+        <v>12371</v>
       </c>
       <c r="D22" s="13">
-        <v>76.615255000000005</v>
+        <v>75.998706999999996</v>
       </c>
       <c r="E22" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F22" s="12">
-        <v>7143</v>
+        <v>7274</v>
       </c>
       <c r="G22" s="13">
-        <v>73.968361000000002</v>
+        <v>73.256254999999996</v>
       </c>
       <c r="H22" s="13">
         <v>75</v>
       </c>
       <c r="I22" s="12">
-        <v>5273</v>
+        <v>5097</v>
       </c>
       <c r="J22" s="13">
-        <v>80.200834</v>
+        <v>79.912497999999999</v>
       </c>
       <c r="K22" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D23" s="13">
-        <v>81.171429000000003</v>
+        <v>81.973684000000006</v>
       </c>
       <c r="E23" s="13">
-        <v>82</v>
+        <v>85.5</v>
       </c>
       <c r="F23" s="12">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G23" s="13">
-        <v>80.150000000000006</v>
+        <v>81.157894999999996</v>
       </c>
       <c r="H23" s="13">
-        <v>83.5</v>
+        <v>84</v>
       </c>
       <c r="I23" s="12">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J23" s="13">
-        <v>82.533332999999999</v>
+        <v>82.789473999999998</v>
       </c>
       <c r="K23" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>968</v>
+        <v>1064</v>
       </c>
       <c r="D24" s="13">
-        <v>71.235536999999994</v>
+        <v>71.855262999999994</v>
       </c>
       <c r="E24" s="13">
         <v>73</v>
       </c>
       <c r="F24" s="12">
-        <v>656</v>
+        <v>712</v>
       </c>
       <c r="G24" s="13">
-        <v>69.274389999999997</v>
+        <v>69.724718999999993</v>
       </c>
       <c r="H24" s="13">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I24" s="12">
-        <v>312</v>
+        <v>352</v>
       </c>
       <c r="J24" s="13">
-        <v>75.358974000000003</v>
+        <v>76.164772999999997</v>
       </c>
       <c r="K24" s="13">
         <v>78</v>
       </c>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>20</v>
+        <v>358</v>
       </c>
       <c r="D25" s="13">
-        <v>81.7</v>
+        <v>72.692736999999994</v>
       </c>
       <c r="E25" s="13">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F25" s="12">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="G25" s="13">
-        <v>79.933333000000005</v>
+        <v>70.118482999999998</v>
       </c>
       <c r="H25" s="13">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="I25" s="12">
-        <v>5</v>
+        <v>147</v>
       </c>
       <c r="J25" s="13">
-        <v>87</v>
+        <v>76.387754999999999</v>
       </c>
       <c r="K25" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>14320</v>
+        <v>16702</v>
       </c>
       <c r="D26" s="13">
-        <v>82.112988999999999</v>
+        <v>82.089690000000004</v>
       </c>
       <c r="E26" s="13">
         <v>85</v>
       </c>
       <c r="F26" s="12">
-        <v>8567</v>
+        <v>9822</v>
       </c>
       <c r="G26" s="13">
-        <v>80.557137999999995</v>
+        <v>80.427610999999999</v>
       </c>
       <c r="H26" s="13">
         <v>83</v>
       </c>
       <c r="I26" s="12">
-        <v>5753</v>
+        <v>6880</v>
       </c>
       <c r="J26" s="13">
-        <v>84.429862999999997</v>
+        <v>84.462500000000006</v>
       </c>
       <c r="K26" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
+        <v>11</v>
+      </c>
+      <c r="D27" s="13">
+        <v>69.363636</v>
+      </c>
+      <c r="E27" s="13">
+        <v>80</v>
+      </c>
+      <c r="F27" s="12">
         <v>6</v>
       </c>
-      <c r="D27" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="G27" s="13">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="H27" s="13">
-        <v>34</v>
+        <v>80.5</v>
       </c>
       <c r="I27" s="12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J27" s="13">
-        <v>61</v>
+        <v>63.8</v>
       </c>
       <c r="K27" s="13">
-        <v>76.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>6494</v>
+        <v>6164</v>
       </c>
       <c r="D28" s="13">
-        <v>82.323836999999997</v>
+        <v>81.796074000000004</v>
       </c>
       <c r="E28" s="13">
         <v>84</v>
       </c>
       <c r="F28" s="12">
-        <v>4584</v>
+        <v>4273</v>
       </c>
       <c r="G28" s="13">
-        <v>81.356239000000002</v>
+        <v>80.780950000000004</v>
       </c>
       <c r="H28" s="13">
         <v>83</v>
       </c>
       <c r="I28" s="12">
-        <v>1910</v>
+        <v>1891</v>
       </c>
       <c r="J28" s="13">
-        <v>84.646073000000001</v>
+        <v>84.0899</v>
       </c>
       <c r="K28" s="13">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
         <v>131</v>
       </c>
       <c r="D29" s="13">
-        <v>80.366411999999997</v>
+        <v>79.908396999999994</v>
       </c>
       <c r="E29" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F29" s="12">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="G29" s="13">
-        <v>80.353846000000004</v>
+        <v>79.540323000000001</v>
       </c>
       <c r="H29" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I29" s="12">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J29" s="13">
-        <v>82</v>
+        <v>86.428571000000005</v>
       </c>
       <c r="K29" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>954</v>
+        <v>624</v>
       </c>
       <c r="D30" s="13">
-        <v>82.006288999999995</v>
+        <v>81.903846000000001</v>
       </c>
       <c r="E30" s="13">
+        <v>85</v>
+      </c>
+      <c r="F30" s="12">
+        <v>362</v>
+      </c>
+      <c r="G30" s="13">
+        <v>80.301105000000007</v>
+      </c>
+      <c r="H30" s="13">
         <v>84</v>
       </c>
-      <c r="F30" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I30" s="12">
-        <v>404</v>
+        <v>262</v>
       </c>
       <c r="J30" s="13">
-        <v>83.730198000000001</v>
+        <v>84.118320999999995</v>
       </c>
       <c r="K30" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="D31" s="13">
-        <v>75.740458000000004</v>
+        <v>76.580078</v>
       </c>
       <c r="E31" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F31" s="12">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="G31" s="13">
-        <v>72.230530000000002</v>
+        <v>74.271844999999999</v>
       </c>
       <c r="H31" s="13">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I31" s="12">
         <v>203</v>
       </c>
       <c r="J31" s="13">
-        <v>81.290639999999996</v>
+        <v>80.093596000000005</v>
       </c>
       <c r="K31" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="D32" s="13">
-        <v>78.911392000000006</v>
+        <v>79.688119</v>
       </c>
       <c r="E32" s="13">
-        <v>82</v>
+        <v>83.5</v>
       </c>
       <c r="F32" s="12">
-        <v>233</v>
+        <v>209</v>
       </c>
       <c r="G32" s="13">
-        <v>77.570814999999996</v>
+        <v>77.971292000000005</v>
       </c>
       <c r="H32" s="13">
         <v>81</v>
       </c>
       <c r="I32" s="12">
-        <v>162</v>
+        <v>195</v>
       </c>
       <c r="J32" s="13">
-        <v>80.839506</v>
+        <v>81.528205</v>
       </c>
       <c r="K32" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="15">
-        <v>4107</v>
+        <v>3813</v>
       </c>
       <c r="D33" s="13">
-        <v>62.416848999999999</v>
+        <v>62.662995000000002</v>
       </c>
       <c r="E33" s="13">
         <v>61</v>
       </c>
       <c r="F33" s="16">
-        <v>2950</v>
+        <v>2810</v>
       </c>
       <c r="G33" s="13">
-        <v>58.720677999999999</v>
+        <v>59.322775999999998</v>
       </c>
       <c r="H33" s="13">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I33" s="16">
-        <v>1157</v>
+        <v>1003</v>
       </c>
       <c r="J33" s="13">
-        <v>71.840968000000004</v>
+        <v>72.020937000000004</v>
       </c>
       <c r="K33" s="13">
         <v>74</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>489</v>
+        <v>454</v>
       </c>
       <c r="D34" s="13">
-        <v>80.276073999999994</v>
+        <v>81.050661000000005</v>
       </c>
       <c r="E34" s="13">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F34" s="16">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="G34" s="13">
-        <v>77.912133999999995</v>
+        <v>78.774336000000005</v>
       </c>
       <c r="H34" s="13">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I34" s="16">
-        <v>250</v>
+        <v>228</v>
       </c>
       <c r="J34" s="13">
-        <v>82.536000000000001</v>
+        <v>83.307017999999999</v>
       </c>
       <c r="K34" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>666</v>
+        <v>705</v>
       </c>
       <c r="D35" s="13">
-        <v>77.351350999999994</v>
+        <v>76.960284000000001</v>
       </c>
       <c r="E35" s="13">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F35" s="16">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="G35" s="13">
-        <v>74.764881000000003</v>
+        <v>73.162857000000002</v>
       </c>
       <c r="H35" s="13">
-        <v>78</v>
+        <v>75.5</v>
       </c>
       <c r="I35" s="16">
-        <v>330</v>
+        <v>355</v>
       </c>
       <c r="J35" s="13">
-        <v>79.984848</v>
+        <v>80.704224999999994</v>
       </c>
       <c r="K35" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1612</v>
+        <v>1779</v>
       </c>
       <c r="D36" s="13">
-        <v>72.702233000000007</v>
+        <v>73.750422</v>
       </c>
       <c r="E36" s="13">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F36" s="16">
-        <v>801</v>
+        <v>834</v>
       </c>
       <c r="G36" s="13">
-        <v>70.406991000000005</v>
+        <v>71.761391000000003</v>
       </c>
       <c r="H36" s="13">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I36" s="16">
-        <v>811</v>
+        <v>945</v>
       </c>
       <c r="J36" s="13">
-        <v>74.969173999999995</v>
+        <v>75.50582</v>
       </c>
       <c r="K36" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>5813</v>
+        <v>5814</v>
       </c>
       <c r="D37" s="13">
-        <v>78.578014999999994</v>
+        <v>78.156002999999998</v>
       </c>
       <c r="E37" s="13">
         <v>81</v>
       </c>
       <c r="F37" s="16">
-        <v>2932</v>
+        <v>2916</v>
       </c>
       <c r="G37" s="13">
-        <v>76.858116999999993</v>
+        <v>75.839162999999999</v>
       </c>
       <c r="H37" s="13">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I37" s="16">
-        <v>2881</v>
+        <v>2898</v>
       </c>
       <c r="J37" s="13">
-        <v>80.328357999999994</v>
+        <v>80.487233000000003</v>
       </c>
       <c r="K37" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D38" s="13">
-        <v>37.222222000000002</v>
+        <v>35.333333000000003</v>
       </c>
       <c r="E38" s="13">
-        <v>38.5</v>
+        <v>34.5</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="J38" s="13">
-        <v>37.222222000000002</v>
+        <v>35.333333000000003</v>
       </c>
       <c r="K38" s="13">
-        <v>38.5</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>34.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D39" s="13">
-        <v>0.11550199999999999</v>
+        <v>2.1472000000000002E-2</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="G39" s="13">
-        <v>0.205405</v>
+        <v>1.0928999999999999E-2</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="J39" s="13">
-        <v>0</v>
+        <v>3.4965000000000003E-2</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>244</v>
+        <v>206</v>
       </c>
       <c r="D40" s="13">
-        <v>25.307376999999999</v>
+        <v>23.907767</v>
       </c>
       <c r="E40" s="13">
-        <v>2.5</v>
+        <v>9.5</v>
       </c>
       <c r="F40" s="16">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="G40" s="13">
-        <v>24.436508</v>
+        <v>20.663792999999998</v>
       </c>
       <c r="H40" s="13">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="I40" s="16">
-        <v>118</v>
+        <v>90</v>
       </c>
       <c r="J40" s="13">
-        <v>26.237287999999999</v>
+        <v>28.088889000000002</v>
       </c>
       <c r="K40" s="13">
-        <v>1.5</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>3049</v>
+        <v>3164</v>
       </c>
       <c r="D41" s="13">
-        <v>89.119382999999999</v>
+        <v>89.409291999999994</v>
       </c>
       <c r="E41" s="13">
         <v>90</v>
       </c>
       <c r="F41" s="16">
-        <v>1354</v>
+        <v>1376</v>
       </c>
       <c r="G41" s="13">
-        <v>87.950517000000005</v>
+        <v>88.534884000000005</v>
       </c>
       <c r="H41" s="13">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I41" s="16">
-        <v>1695</v>
+        <v>1788</v>
       </c>
       <c r="J41" s="13">
-        <v>90.053096999999994</v>
+        <v>90.082215000000005</v>
       </c>
       <c r="K41" s="13">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
         <v>16</v>
       </c>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>143</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>140</v>
       </c>
       <c r="C43" s="12">
-        <v>14667</v>
+        <v>8962</v>
       </c>
       <c r="D43" s="17">
-        <v>79.211631999999994</v>
+        <v>80.270809999999997</v>
       </c>
       <c r="E43" s="17">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F43" s="12">
-        <v>8381</v>
+        <v>5251</v>
       </c>
       <c r="G43" s="17">
-        <v>77.387900999999999</v>
+        <v>79.083222000000006</v>
       </c>
       <c r="H43" s="17">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I43" s="12">
-        <v>6286</v>
+        <v>3711</v>
       </c>
       <c r="J43" s="17">
-        <v>81.643174999999999</v>
+        <v>81.951226000000005</v>
       </c>
       <c r="K43" s="17">
         <v>84</v>
       </c>
     </row>
-    <row r="44" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="15">
-        <v>6953</v>
+        <v>7063</v>
       </c>
       <c r="D44" s="13">
-        <v>61.737811000000001</v>
+        <v>61.929067000000003</v>
       </c>
       <c r="E44" s="13">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F44" s="16">
-        <v>4823</v>
+        <v>4921</v>
       </c>
       <c r="G44" s="13">
-        <v>59.333195000000003</v>
+        <v>59.992075</v>
       </c>
       <c r="H44" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I44" s="16">
-        <v>2130</v>
+        <v>2142</v>
       </c>
       <c r="J44" s="13">
-        <v>67.182629000000006</v>
+        <v>66.379085000000003</v>
       </c>
       <c r="K44" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A45" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="15">
-        <v>3787</v>
-[...4 lines deleted...]
-      <c r="E45" s="38">
+        <v>3898</v>
+      </c>
+      <c r="D45" s="13">
+        <v>52.401488000000001</v>
+      </c>
+      <c r="E45" s="13">
         <v>53</v>
       </c>
       <c r="F45" s="16">
-        <v>2419</v>
-[...4 lines deleted...]
-      <c r="H45" s="38">
+        <v>2500</v>
+      </c>
+      <c r="G45" s="13">
+        <v>52.5884</v>
+      </c>
+      <c r="H45" s="13">
         <v>53</v>
       </c>
       <c r="I45" s="16">
-        <v>1368</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1398</v>
+      </c>
+      <c r="J45" s="13">
+        <v>52.067239000000001</v>
+      </c>
+      <c r="K45" s="13">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C46" s="36">
-        <v>155</v>
+      <c r="C46" s="32">
+        <v>129</v>
       </c>
       <c r="D46" s="23">
-        <v>43.470967999999999</v>
+        <v>41.224806000000001</v>
       </c>
       <c r="E46" s="23">
+        <v>43</v>
+      </c>
+      <c r="F46" s="33">
+        <v>88</v>
+      </c>
+      <c r="G46" s="23">
+        <v>40.920454999999997</v>
+      </c>
+      <c r="H46" s="23">
+        <v>44</v>
+      </c>
+      <c r="I46" s="33">
         <v>41</v>
       </c>
-      <c r="F46" s="37">
-[...10 lines deleted...]
-      </c>
       <c r="J46" s="23">
-        <v>48.434783000000003</v>
+        <v>41.878048999999997</v>
       </c>
       <c r="K46" s="23">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K46"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M39" sqref="M39"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>184172</v>
+        <v>208438</v>
       </c>
       <c r="D5" s="13">
-        <v>73.925477000000001</v>
+        <v>74.746606</v>
       </c>
       <c r="E5" s="13">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F5" s="12">
-        <v>107064</v>
+        <v>120405</v>
       </c>
       <c r="G5" s="13">
-        <v>71.603228000000001</v>
+        <v>72.372426000000004</v>
       </c>
       <c r="H5" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I5" s="12">
-        <v>77108</v>
+        <v>88033</v>
       </c>
       <c r="J5" s="13">
-        <v>77.149906999999999</v>
+        <v>77.993831999999998</v>
       </c>
       <c r="K5" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="D6" s="13">
-        <v>76.617647000000005</v>
+        <v>78.245614000000003</v>
       </c>
       <c r="E6" s="13">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F6" s="12">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="G6" s="13">
-        <v>75.666667000000004</v>
+        <v>76.228070000000002</v>
       </c>
       <c r="H6" s="13">
         <v>79</v>
       </c>
       <c r="I6" s="12">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="J6" s="13">
-        <v>78.361110999999994</v>
+        <v>80.263158000000004</v>
       </c>
       <c r="K6" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>442</v>
+        <v>477</v>
       </c>
       <c r="D7" s="13">
-        <v>79.932126999999994</v>
+        <v>77.737944999999996</v>
       </c>
       <c r="E7" s="13">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F7" s="12">
-        <v>324</v>
+        <v>349</v>
       </c>
       <c r="G7" s="13">
-        <v>79.006173000000004</v>
+        <v>77.166189000000003</v>
       </c>
       <c r="H7" s="13">
+        <v>80</v>
+      </c>
+      <c r="I7" s="12">
+        <v>128</v>
+      </c>
+      <c r="J7" s="13">
+        <v>79.296875</v>
+      </c>
+      <c r="K7" s="13">
         <v>82</v>
       </c>
-      <c r="I7" s="12">
-[...9 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>2222</v>
+        <v>2345</v>
       </c>
       <c r="D8" s="13">
-        <v>77.898740000000004</v>
+        <v>77.834114999999997</v>
       </c>
       <c r="E8" s="13">
         <v>81</v>
       </c>
       <c r="F8" s="12">
-        <v>1167</v>
+        <v>1212</v>
       </c>
       <c r="G8" s="13">
-        <v>75.230506000000005</v>
+        <v>75.193068999999994</v>
       </c>
       <c r="H8" s="13">
         <v>78</v>
       </c>
       <c r="I8" s="12">
-        <v>1055</v>
+        <v>1133</v>
       </c>
       <c r="J8" s="13">
-        <v>80.850237000000007</v>
+        <v>80.659312</v>
       </c>
       <c r="K8" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="D9" s="13">
-        <v>67.879256999999996</v>
+        <v>67.060509999999994</v>
       </c>
       <c r="E9" s="13">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F9" s="12">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="G9" s="13">
-        <v>65.599010000000007</v>
+        <v>64.882051000000004</v>
       </c>
       <c r="H9" s="13">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="I9" s="12">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="J9" s="13">
-        <v>71.685950000000005</v>
+        <v>70.630251999999999</v>
       </c>
       <c r="K9" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="D10" s="13">
-        <v>46.44</v>
+        <v>47.164383999999998</v>
       </c>
       <c r="E10" s="13">
         <v>45</v>
       </c>
       <c r="F10" s="12">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="G10" s="13">
-        <v>46.571429000000002</v>
+        <v>47.521738999999997</v>
       </c>
       <c r="H10" s="13">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I10" s="12">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J10" s="13">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K10" s="13">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>41.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>51656</v>
+        <v>51927</v>
       </c>
       <c r="D11" s="13">
-        <v>69.769591000000005</v>
+        <v>69.897875999999997</v>
       </c>
       <c r="E11" s="13">
         <v>70</v>
       </c>
       <c r="F11" s="12">
-        <v>31121</v>
+        <v>31158</v>
       </c>
       <c r="G11" s="13">
-        <v>69.207352</v>
+        <v>69.245298000000005</v>
       </c>
       <c r="H11" s="13">
         <v>69</v>
       </c>
       <c r="I11" s="12">
-        <v>20535</v>
+        <v>20769</v>
       </c>
       <c r="J11" s="13">
-        <v>70.621669999999995</v>
+        <v>70.876884000000004</v>
       </c>
       <c r="K11" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1522</v>
+        <v>1506</v>
       </c>
       <c r="D12" s="13">
-        <v>75.911300999999995</v>
+        <v>75.765603999999996</v>
       </c>
       <c r="E12" s="13">
         <v>79</v>
       </c>
       <c r="F12" s="12">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="G12" s="13">
-        <v>74.664310999999998</v>
+        <v>74.912784000000002</v>
       </c>
       <c r="H12" s="13">
         <v>78</v>
       </c>
       <c r="I12" s="12">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="J12" s="13">
-        <v>77.484397999999999</v>
+        <v>76.832586000000006</v>
       </c>
       <c r="K12" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>297</v>
+        <v>323</v>
       </c>
       <c r="D13" s="13">
-        <v>77.511785000000003</v>
+        <v>78.297213999999997</v>
       </c>
       <c r="E13" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F13" s="12">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G13" s="13">
-        <v>75.5</v>
+        <v>74.979730000000004</v>
       </c>
       <c r="H13" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I13" s="12">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="J13" s="13">
-        <v>79.354838999999998</v>
+        <v>81.102857</v>
       </c>
       <c r="K13" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>11450</v>
+        <v>12289</v>
       </c>
       <c r="D14" s="13">
-        <v>76.220087000000007</v>
+        <v>76.721540000000005</v>
       </c>
       <c r="E14" s="13">
         <v>79</v>
       </c>
       <c r="F14" s="12">
-        <v>5778</v>
+        <v>6301</v>
       </c>
       <c r="G14" s="13">
-        <v>73.036518000000001</v>
+        <v>73.653388000000007</v>
       </c>
       <c r="H14" s="13">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I14" s="12">
-        <v>5672</v>
+        <v>5988</v>
       </c>
       <c r="J14" s="13">
-        <v>79.463151999999994</v>
+        <v>79.950067000000004</v>
       </c>
       <c r="K14" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="12">
-        <v>3180</v>
+        <v>3487</v>
       </c>
       <c r="D15" s="13">
-        <v>87.149371000000002</v>
+        <v>86.954976000000002</v>
       </c>
       <c r="E15" s="13">
         <v>88</v>
       </c>
       <c r="F15" s="12">
-        <v>1375</v>
+        <v>1555</v>
       </c>
       <c r="G15" s="13">
-        <v>85.986181999999999</v>
+        <v>85.893890999999996</v>
       </c>
       <c r="H15" s="13">
         <v>88</v>
       </c>
       <c r="I15" s="12">
-        <v>1805</v>
+        <v>1932</v>
       </c>
       <c r="J15" s="13">
-        <v>88.035456999999994</v>
+        <v>87.809005999999997</v>
       </c>
       <c r="K15" s="13">
         <v>89</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D16" s="13">
-        <v>66.157894999999996</v>
+        <v>63.101694999999999</v>
       </c>
       <c r="E16" s="13">
+        <v>70</v>
+      </c>
+      <c r="F16" s="12">
+        <v>38</v>
+      </c>
+      <c r="G16" s="13">
+        <v>63.157895000000003</v>
+      </c>
+      <c r="H16" s="13">
+        <v>70.5</v>
+      </c>
+      <c r="I16" s="12">
+        <v>21</v>
+      </c>
+      <c r="J16" s="13">
+        <v>63</v>
+      </c>
+      <c r="K16" s="13">
         <v>69</v>
       </c>
-      <c r="F16" s="12">
-[...18 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D17" s="13">
-        <v>61.979309999999998</v>
+        <v>63.543624000000001</v>
       </c>
       <c r="E17" s="13">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F17" s="12">
         <v>85</v>
       </c>
       <c r="G17" s="13">
-        <v>61.588234999999997</v>
+        <v>61.682352999999999</v>
       </c>
       <c r="H17" s="13">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I17" s="12">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="J17" s="13">
-        <v>62.533332999999999</v>
+        <v>66.015625</v>
       </c>
       <c r="K17" s="13">
-        <v>64.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+        <v>66.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>1600</v>
+        <v>1663</v>
       </c>
       <c r="D18" s="13">
-        <v>81.563749999999999</v>
+        <v>81.342152999999996</v>
       </c>
       <c r="E18" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F18" s="12">
-        <v>838</v>
+        <v>886</v>
       </c>
       <c r="G18" s="13">
-        <v>81.212411000000003</v>
+        <v>80.436795000000004</v>
       </c>
       <c r="H18" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I18" s="12">
-        <v>762</v>
+        <v>777</v>
       </c>
       <c r="J18" s="13">
-        <v>81.950130999999999</v>
+        <v>82.374516999999997</v>
       </c>
       <c r="K18" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>211</v>
+        <v>231</v>
       </c>
       <c r="D19" s="13">
-        <v>85.587677999999997</v>
+        <v>86.181818000000007</v>
       </c>
       <c r="E19" s="13">
+        <v>87</v>
+      </c>
+      <c r="F19" s="12">
+        <v>103</v>
+      </c>
+      <c r="G19" s="13">
+        <v>86.349514999999997</v>
+      </c>
+      <c r="H19" s="13">
+        <v>88</v>
+      </c>
+      <c r="I19" s="12">
+        <v>128</v>
+      </c>
+      <c r="J19" s="13">
+        <v>86.046875</v>
+      </c>
+      <c r="K19" s="13">
         <v>86</v>
       </c>
-      <c r="F19" s="12">
-[...18 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>7886</v>
+        <v>8720</v>
       </c>
       <c r="D20" s="13">
-        <v>80.118690999999998</v>
+        <v>80.682912999999999</v>
       </c>
       <c r="E20" s="13">
         <v>84</v>
       </c>
       <c r="F20" s="12">
-        <v>3999</v>
+        <v>4322</v>
       </c>
       <c r="G20" s="13">
-        <v>76.040260000000004</v>
+        <v>76.837806999999998</v>
       </c>
       <c r="H20" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I20" s="12">
-        <v>3887</v>
+        <v>4398</v>
       </c>
       <c r="J20" s="13">
-        <v>84.314639</v>
+        <v>84.461573000000001</v>
       </c>
       <c r="K20" s="13">
         <v>87</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>21852</v>
+        <v>23668</v>
       </c>
       <c r="D21" s="13">
-        <v>76.078710999999998</v>
+        <v>76.772139999999993</v>
       </c>
       <c r="E21" s="13">
         <v>80</v>
       </c>
       <c r="F21" s="12">
-        <v>12639</v>
+        <v>13530</v>
       </c>
       <c r="G21" s="13">
-        <v>72.298519999999996</v>
+        <v>73.024095000000003</v>
       </c>
       <c r="H21" s="13">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I21" s="12">
-        <v>9213</v>
+        <v>10138</v>
       </c>
       <c r="J21" s="13">
-        <v>81.264626000000007</v>
+        <v>81.774215999999996</v>
       </c>
       <c r="K21" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>12182</v>
+        <v>12416</v>
       </c>
       <c r="D22" s="13">
-        <v>76.467738999999995</v>
+        <v>76.615255000000005</v>
       </c>
       <c r="E22" s="13">
         <v>80</v>
       </c>
       <c r="F22" s="12">
-        <v>7083</v>
+        <v>7143</v>
       </c>
       <c r="G22" s="13">
-        <v>74.213328000000004</v>
+        <v>73.968361000000002</v>
       </c>
       <c r="H22" s="13">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I22" s="12">
-        <v>5099</v>
+        <v>5273</v>
       </c>
       <c r="J22" s="13">
-        <v>79.599333000000001</v>
+        <v>80.200834</v>
       </c>
       <c r="K22" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D23" s="13">
-        <v>82.282050999999996</v>
+        <v>81.171429000000003</v>
       </c>
       <c r="E23" s="13">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F23" s="12">
+        <v>20</v>
+      </c>
+      <c r="G23" s="13">
+        <v>80.150000000000006</v>
+      </c>
+      <c r="H23" s="13">
+        <v>83.5</v>
+      </c>
+      <c r="I23" s="12">
         <v>15</v>
       </c>
-      <c r="G23" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="J23" s="13">
-        <v>83.041667000000004</v>
+        <v>82.533332999999999</v>
       </c>
       <c r="K23" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>950</v>
+        <v>968</v>
       </c>
       <c r="D24" s="13">
-        <v>71.415789000000004</v>
+        <v>71.235536999999994</v>
       </c>
       <c r="E24" s="13">
         <v>73</v>
       </c>
       <c r="F24" s="12">
-        <v>612</v>
+        <v>656</v>
       </c>
       <c r="G24" s="13">
-        <v>68.918301</v>
+        <v>69.274389999999997</v>
       </c>
       <c r="H24" s="13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I24" s="12">
-        <v>338</v>
+        <v>312</v>
       </c>
       <c r="J24" s="13">
-        <v>75.937870000000004</v>
+        <v>75.358974000000003</v>
       </c>
       <c r="K24" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
         <v>20</v>
       </c>
       <c r="D25" s="13">
-        <v>73.95</v>
+        <v>81.7</v>
       </c>
       <c r="E25" s="13">
-        <v>81.5</v>
+        <v>85</v>
       </c>
       <c r="F25" s="12">
         <v>15</v>
       </c>
       <c r="G25" s="13">
-        <v>75.933333000000005</v>
+        <v>79.933333000000005</v>
       </c>
       <c r="H25" s="13">
         <v>83</v>
       </c>
       <c r="I25" s="12">
         <v>5</v>
       </c>
       <c r="J25" s="13">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="K25" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>13549</v>
+        <v>14320</v>
       </c>
       <c r="D26" s="13">
-        <v>82.296257999999995</v>
+        <v>82.112988999999999</v>
       </c>
       <c r="E26" s="13">
         <v>85</v>
       </c>
       <c r="F26" s="12">
-        <v>8058</v>
+        <v>8567</v>
       </c>
       <c r="G26" s="13">
-        <v>80.857533000000004</v>
+        <v>80.557137999999995</v>
       </c>
       <c r="H26" s="13">
         <v>83</v>
       </c>
       <c r="I26" s="12">
-        <v>5491</v>
+        <v>5753</v>
       </c>
       <c r="J26" s="13">
-        <v>84.407576000000006</v>
+        <v>84.429862999999997</v>
       </c>
       <c r="K26" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D27" s="13">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E27" s="13">
-        <v>61</v>
+        <v>68.5</v>
       </c>
       <c r="F27" s="12">
         <v>2</v>
       </c>
       <c r="G27" s="13">
-        <v>62.5</v>
+        <v>34</v>
       </c>
       <c r="H27" s="13">
-        <v>62.5</v>
+        <v>34</v>
       </c>
       <c r="I27" s="12">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J27" s="13">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="K27" s="13">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>76.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>6238</v>
+        <v>6494</v>
       </c>
       <c r="D28" s="13">
-        <v>82.352356999999998</v>
+        <v>82.323836999999997</v>
       </c>
       <c r="E28" s="13">
         <v>84</v>
       </c>
       <c r="F28" s="12">
-        <v>4382</v>
+        <v>4584</v>
       </c>
       <c r="G28" s="13">
-        <v>81.595389999999995</v>
+        <v>81.356239000000002</v>
       </c>
       <c r="H28" s="13">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I28" s="12">
-        <v>1856</v>
+        <v>1910</v>
       </c>
       <c r="J28" s="13">
-        <v>84.139546999999993</v>
+        <v>84.646073000000001</v>
       </c>
       <c r="K28" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="D29" s="13">
-        <v>81</v>
+        <v>80.366411999999997</v>
       </c>
       <c r="E29" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F29" s="12">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="G29" s="13">
-        <v>80.567307999999997</v>
+        <v>80.353846000000004</v>
       </c>
       <c r="H29" s="13">
         <v>82</v>
       </c>
       <c r="I29" s="12">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J29" s="13">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="K29" s="13">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>867</v>
+        <v>954</v>
       </c>
       <c r="D30" s="13">
-        <v>82.851211000000006</v>
+        <v>82.006288999999995</v>
       </c>
       <c r="E30" s="13">
+        <v>84</v>
+      </c>
+      <c r="F30" s="12">
+        <v>550</v>
+      </c>
+      <c r="G30" s="13">
+        <v>80.739999999999995</v>
+      </c>
+      <c r="H30" s="13">
+        <v>82.5</v>
+      </c>
+      <c r="I30" s="12">
+        <v>404</v>
+      </c>
+      <c r="J30" s="13">
+        <v>83.730198000000001</v>
+      </c>
+      <c r="K30" s="13">
         <v>86</v>
       </c>
-      <c r="F30" s="12">
-[...18 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="D31" s="13">
-        <v>76</v>
+        <v>75.740458000000004</v>
       </c>
       <c r="E31" s="13">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F31" s="12">
-        <v>306</v>
+        <v>321</v>
       </c>
       <c r="G31" s="13">
-        <v>73.284313999999995</v>
+        <v>72.230530000000002</v>
       </c>
       <c r="H31" s="13">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="I31" s="12">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="J31" s="13">
-        <v>80.053658999999996</v>
+        <v>81.290639999999996</v>
       </c>
       <c r="K31" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>353</v>
+        <v>395</v>
       </c>
       <c r="D32" s="13">
-        <v>77.526911999999996</v>
+        <v>78.911392000000006</v>
       </c>
       <c r="E32" s="13">
         <v>82</v>
       </c>
       <c r="F32" s="12">
-        <v>205</v>
+        <v>233</v>
       </c>
       <c r="G32" s="13">
-        <v>76.058537000000001</v>
+        <v>77.570814999999996</v>
       </c>
       <c r="H32" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I32" s="12">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="J32" s="13">
-        <v>79.560811000000001</v>
+        <v>80.839506</v>
       </c>
       <c r="K32" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="15">
-        <v>4065</v>
+        <v>4107</v>
       </c>
       <c r="D33" s="13">
-        <v>62.688806999999997</v>
+        <v>62.416848999999999</v>
       </c>
       <c r="E33" s="13">
         <v>61</v>
       </c>
       <c r="F33" s="16">
-        <v>2918</v>
+        <v>2950</v>
       </c>
       <c r="G33" s="13">
-        <v>58.901988000000003</v>
+        <v>58.720677999999999</v>
       </c>
       <c r="H33" s="13">
         <v>57</v>
       </c>
       <c r="I33" s="16">
-        <v>1147</v>
+        <v>1157</v>
       </c>
       <c r="J33" s="13">
-        <v>72.322581</v>
+        <v>71.840968000000004</v>
       </c>
       <c r="K33" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>427</v>
+        <v>489</v>
       </c>
       <c r="D34" s="13">
-        <v>80.770492000000004</v>
+        <v>80.276073999999994</v>
       </c>
       <c r="E34" s="13">
         <v>83</v>
       </c>
       <c r="F34" s="16">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="G34" s="13">
-        <v>79.517857000000006</v>
+        <v>77.912133999999995</v>
       </c>
       <c r="H34" s="13">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="I34" s="16">
-        <v>203</v>
+        <v>250</v>
       </c>
       <c r="J34" s="13">
-        <v>82.152709000000002</v>
+        <v>82.536000000000001</v>
       </c>
       <c r="K34" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>653</v>
+        <v>666</v>
       </c>
       <c r="D35" s="13">
-        <v>78.958652000000001</v>
+        <v>77.351350999999994</v>
       </c>
       <c r="E35" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F35" s="16">
-        <v>305</v>
+        <v>336</v>
       </c>
       <c r="G35" s="13">
-        <v>75.140984000000003</v>
+        <v>74.764881000000003</v>
       </c>
       <c r="H35" s="13">
         <v>78</v>
       </c>
       <c r="I35" s="16">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="J35" s="13">
-        <v>82.304597999999999</v>
+        <v>79.984848</v>
       </c>
       <c r="K35" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1498</v>
+        <v>1612</v>
       </c>
       <c r="D36" s="13">
-        <v>71.944592999999998</v>
+        <v>72.702233000000007</v>
       </c>
       <c r="E36" s="13">
         <v>74</v>
       </c>
       <c r="F36" s="16">
-        <v>706</v>
+        <v>801</v>
       </c>
       <c r="G36" s="13">
-        <v>70.463172999999998</v>
+        <v>70.406991000000005</v>
       </c>
       <c r="H36" s="13">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I36" s="16">
-        <v>792</v>
+        <v>811</v>
       </c>
       <c r="J36" s="13">
-        <v>73.265152</v>
+        <v>74.969173999999995</v>
       </c>
       <c r="K36" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>5470</v>
+        <v>5813</v>
       </c>
       <c r="D37" s="13">
-        <v>78.501097000000001</v>
+        <v>78.578014999999994</v>
       </c>
       <c r="E37" s="13">
         <v>81</v>
       </c>
       <c r="F37" s="16">
-        <v>2751</v>
+        <v>2932</v>
       </c>
       <c r="G37" s="13">
-        <v>76.316612000000006</v>
+        <v>76.858116999999993</v>
       </c>
       <c r="H37" s="13">
         <v>79</v>
       </c>
       <c r="I37" s="16">
-        <v>2719</v>
+        <v>2881</v>
       </c>
       <c r="J37" s="13">
-        <v>80.711291000000003</v>
+        <v>80.328357999999994</v>
       </c>
       <c r="K37" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D38" s="13">
-        <v>34.954545000000003</v>
+        <v>37.222222000000002</v>
       </c>
       <c r="E38" s="13">
-        <v>34</v>
+        <v>38.5</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="J38" s="13">
-        <v>34.954545000000003</v>
+        <v>37.222222000000002</v>
       </c>
       <c r="K38" s="13">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>38.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>351</v>
+        <v>329</v>
       </c>
       <c r="D39" s="13">
-        <v>2.5641000000000001E-2</v>
+        <v>0.11550199999999999</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>202</v>
+        <v>185</v>
       </c>
       <c r="G39" s="13">
-        <v>2.4752E-2</v>
+        <v>0.205405</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="J39" s="13">
-        <v>2.6845999999999998E-2</v>
+        <v>0</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="D40" s="13">
-        <v>21.972656000000001</v>
+        <v>25.307376999999999</v>
       </c>
       <c r="E40" s="13">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="F40" s="16">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="G40" s="13">
-        <v>20.669065</v>
+        <v>24.436508</v>
       </c>
       <c r="H40" s="13">
-        <v>1</v>
+        <v>3.5</v>
       </c>
       <c r="I40" s="16">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J40" s="13">
-        <v>23.521367999999999</v>
+        <v>26.237287999999999</v>
       </c>
       <c r="K40" s="13">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>2758</v>
+        <v>3049</v>
       </c>
       <c r="D41" s="13">
-        <v>89.188905000000005</v>
+        <v>89.119382999999999</v>
       </c>
       <c r="E41" s="13">
         <v>90</v>
       </c>
       <c r="F41" s="16">
-        <v>1251</v>
+        <v>1354</v>
       </c>
       <c r="G41" s="13">
-        <v>87.747401999999994</v>
+        <v>87.950517000000005</v>
       </c>
       <c r="H41" s="13">
         <v>89</v>
       </c>
       <c r="I41" s="16">
-        <v>1507</v>
+        <v>1695</v>
       </c>
       <c r="J41" s="13">
-        <v>90.385534000000007</v>
+        <v>90.053096999999994</v>
       </c>
       <c r="K41" s="13">
         <v>91</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>140</v>
       </c>
       <c r="C43" s="12">
-        <v>896</v>
+        <v>14667</v>
       </c>
       <c r="D43" s="17">
-        <v>72.698661000000001</v>
+        <v>79.211631999999994</v>
       </c>
       <c r="E43" s="17">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="F43" s="12">
-        <v>581</v>
+        <v>8381</v>
       </c>
       <c r="G43" s="17">
-        <v>71.936317000000003</v>
+        <v>77.387900999999999</v>
       </c>
       <c r="H43" s="17">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="I43" s="12">
-        <v>315</v>
+        <v>6286</v>
       </c>
       <c r="J43" s="17">
-        <v>74.104761999999994</v>
+        <v>81.643174999999999</v>
       </c>
       <c r="K43" s="17">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="15">
-        <v>6775</v>
+        <v>6953</v>
       </c>
       <c r="D44" s="13">
-        <v>60.385387000000001</v>
+        <v>61.737811000000001</v>
       </c>
       <c r="E44" s="13">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F44" s="16">
-        <v>4717</v>
+        <v>4823</v>
       </c>
       <c r="G44" s="13">
-        <v>58.428026000000003</v>
+        <v>59.333195000000003</v>
       </c>
       <c r="H44" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I44" s="16">
-        <v>2058</v>
+        <v>2130</v>
       </c>
       <c r="J44" s="13">
-        <v>64.871719999999996</v>
+        <v>67.182629000000006</v>
       </c>
       <c r="K44" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A45" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="15">
-        <v>3585</v>
-[...4 lines deleted...]
-      <c r="E45" s="38">
+        <v>3787</v>
+      </c>
+      <c r="D45" s="13">
+        <v>52.770266999999997</v>
+      </c>
+      <c r="E45" s="13">
         <v>53</v>
       </c>
       <c r="F45" s="16">
-        <v>2330</v>
-[...4 lines deleted...]
-      <c r="H45" s="38">
+        <v>2419</v>
+      </c>
+      <c r="G45" s="13">
+        <v>52.527490999999998</v>
+      </c>
+      <c r="H45" s="13">
         <v>53</v>
       </c>
       <c r="I45" s="16">
-        <v>1255</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1368</v>
+      </c>
+      <c r="J45" s="13">
+        <v>53.199561000000003</v>
+      </c>
+      <c r="K45" s="13">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C46" s="36">
-        <v>156</v>
+      <c r="C46" s="32">
+        <v>155</v>
       </c>
       <c r="D46" s="23">
-        <v>41.743589999999998</v>
+        <v>43.470967999999999</v>
       </c>
       <c r="E46" s="23">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>41</v>
+      </c>
+      <c r="F46" s="33">
+        <v>109</v>
       </c>
       <c r="G46" s="23">
-        <v>40.567568000000001</v>
+        <v>41.376147000000003</v>
       </c>
       <c r="H46" s="23">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>37</v>
+      </c>
+      <c r="I46" s="33">
+        <v>46</v>
       </c>
       <c r="J46" s="23">
-        <v>44.644444</v>
+        <v>48.434783000000003</v>
       </c>
       <c r="K46" s="23">
-        <v>52</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:K45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:K46"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>173067</v>
+        <v>184172</v>
       </c>
       <c r="D5" s="13">
-        <v>73.599999999999994</v>
+        <v>73.925477000000001</v>
       </c>
       <c r="E5" s="13">
         <v>77</v>
       </c>
       <c r="F5" s="12">
-        <v>101385</v>
+        <v>107064</v>
       </c>
       <c r="G5" s="13">
-        <v>71.400000000000006</v>
+        <v>71.603228000000001</v>
       </c>
       <c r="H5" s="13">
         <v>73</v>
       </c>
       <c r="I5" s="12">
-        <v>71682</v>
+        <v>77108</v>
       </c>
       <c r="J5" s="13">
-        <v>76.7</v>
+        <v>77.149906999999999</v>
       </c>
       <c r="K5" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="D6" s="13">
-        <v>78.8</v>
+        <v>76.617647000000005</v>
       </c>
       <c r="E6" s="13">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="F6" s="12">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="G6" s="13">
-        <v>76</v>
+        <v>75.666667000000004</v>
       </c>
       <c r="H6" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I6" s="12">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13">
-        <v>82.5</v>
+        <v>78.361110999999994</v>
       </c>
       <c r="K6" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>460</v>
+        <v>442</v>
       </c>
       <c r="D7" s="13">
-        <v>79.400000000000006</v>
+        <v>79.932126999999994</v>
       </c>
       <c r="E7" s="13">
+        <v>83</v>
+      </c>
+      <c r="F7" s="12">
+        <v>324</v>
+      </c>
+      <c r="G7" s="13">
+        <v>79.006173000000004</v>
+      </c>
+      <c r="H7" s="13">
         <v>82</v>
       </c>
-      <c r="F7" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I7" s="12">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="J7" s="13">
-        <v>81.8</v>
+        <v>82.474575999999999</v>
       </c>
       <c r="K7" s="13">
-        <v>85.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>1931</v>
+        <v>2222</v>
       </c>
       <c r="D8" s="13">
-        <v>77.599999999999994</v>
+        <v>77.898740000000004</v>
       </c>
       <c r="E8" s="13">
         <v>81</v>
       </c>
       <c r="F8" s="12">
-        <v>1016</v>
+        <v>1167</v>
       </c>
       <c r="G8" s="13">
-        <v>75.5</v>
+        <v>75.230506000000005</v>
       </c>
       <c r="H8" s="13">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I8" s="12">
-        <v>915</v>
+        <v>1055</v>
       </c>
       <c r="J8" s="13">
-        <v>79.900000000000006</v>
+        <v>80.850237000000007</v>
       </c>
       <c r="K8" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>294</v>
+        <v>323</v>
       </c>
       <c r="D9" s="13">
-        <v>66.5</v>
+        <v>67.879256999999996</v>
       </c>
       <c r="E9" s="13">
+        <v>69</v>
+      </c>
+      <c r="F9" s="12">
+        <v>202</v>
+      </c>
+      <c r="G9" s="13">
+        <v>65.599010000000007</v>
+      </c>
+      <c r="H9" s="13">
         <v>67</v>
       </c>
-      <c r="F9" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="12">
-        <v>98</v>
+        <v>121</v>
       </c>
       <c r="J9" s="13">
-        <v>72.099999999999994</v>
+        <v>71.685950000000005</v>
       </c>
       <c r="K9" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D10" s="13">
-        <v>46.8</v>
+        <v>46.44</v>
       </c>
       <c r="E10" s="13">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F10" s="12">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="G10" s="13">
-        <v>46</v>
+        <v>46.571429000000002</v>
       </c>
       <c r="H10" s="13">
         <v>46</v>
       </c>
       <c r="I10" s="12">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J10" s="13">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="K10" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>50161</v>
+        <v>51656</v>
       </c>
       <c r="D11" s="13">
-        <v>69.599999999999994</v>
+        <v>69.769591000000005</v>
       </c>
       <c r="E11" s="13">
         <v>70</v>
       </c>
       <c r="F11" s="12">
-        <v>30250</v>
+        <v>31121</v>
       </c>
       <c r="G11" s="13">
-        <v>69.2</v>
+        <v>69.207352</v>
       </c>
       <c r="H11" s="13">
         <v>69</v>
       </c>
       <c r="I11" s="12">
-        <v>19911</v>
+        <v>20535</v>
       </c>
       <c r="J11" s="13">
-        <v>70.3</v>
+        <v>70.621669999999995</v>
       </c>
       <c r="K11" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1514</v>
+        <v>1522</v>
       </c>
       <c r="D12" s="13">
-        <v>76.3</v>
+        <v>75.911300999999995</v>
       </c>
       <c r="E12" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F12" s="12">
-        <v>860</v>
+        <v>849</v>
       </c>
       <c r="G12" s="13">
-        <v>75.3</v>
+        <v>74.664310999999998</v>
       </c>
       <c r="H12" s="13">
         <v>78</v>
       </c>
       <c r="I12" s="12">
-        <v>654</v>
+        <v>673</v>
       </c>
       <c r="J12" s="13">
-        <v>77.599999999999994</v>
+        <v>77.484397999999999</v>
       </c>
       <c r="K12" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="D13" s="13">
-        <v>77.7</v>
+        <v>77.511785000000003</v>
       </c>
       <c r="E13" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F13" s="12">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="G13" s="13">
-        <v>76.3</v>
+        <v>75.5</v>
       </c>
       <c r="H13" s="13">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I13" s="12">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="J13" s="13">
-        <v>78.7</v>
+        <v>79.354838999999998</v>
       </c>
       <c r="K13" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>10311</v>
+        <v>11450</v>
       </c>
       <c r="D14" s="13">
-        <v>76.099999999999994</v>
+        <v>76.220087000000007</v>
       </c>
       <c r="E14" s="13">
         <v>79</v>
       </c>
       <c r="F14" s="12">
-        <v>5260</v>
+        <v>5778</v>
       </c>
       <c r="G14" s="13">
-        <v>73</v>
+        <v>73.036518000000001</v>
       </c>
       <c r="H14" s="13">
         <v>74</v>
       </c>
       <c r="I14" s="12">
-        <v>5051</v>
+        <v>5672</v>
       </c>
       <c r="J14" s="13">
-        <v>79.3</v>
+        <v>79.463151999999994</v>
       </c>
       <c r="K14" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>102</v>
+        <v>141</v>
       </c>
       <c r="C15" s="12">
-        <v>2885</v>
+        <v>3180</v>
       </c>
       <c r="D15" s="13">
-        <v>86.9</v>
+        <v>87.149371000000002</v>
       </c>
       <c r="E15" s="13">
         <v>88</v>
       </c>
       <c r="F15" s="12">
-        <v>1267</v>
+        <v>1375</v>
       </c>
       <c r="G15" s="13">
-        <v>86.3</v>
+        <v>85.986181999999999</v>
       </c>
       <c r="H15" s="13">
         <v>88</v>
       </c>
       <c r="I15" s="12">
-        <v>1618</v>
+        <v>1805</v>
       </c>
       <c r="J15" s="13">
-        <v>87.4</v>
+        <v>88.035456999999994</v>
       </c>
       <c r="K15" s="13">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D16" s="13">
-        <v>67</v>
+        <v>66.157894999999996</v>
       </c>
       <c r="E16" s="13">
         <v>69</v>
       </c>
       <c r="F16" s="12">
+        <v>30</v>
+      </c>
+      <c r="G16" s="13">
+        <v>66.066666999999995</v>
+      </c>
+      <c r="H16" s="13">
+        <v>68</v>
+      </c>
+      <c r="I16" s="12">
         <v>27</v>
       </c>
-      <c r="G16" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="J16" s="13">
-        <v>71.3</v>
+        <v>66.259259</v>
       </c>
       <c r="K16" s="13">
-        <v>72.5</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D17" s="13">
-        <v>62.6</v>
+        <v>61.979309999999998</v>
       </c>
       <c r="E17" s="13">
         <v>63</v>
       </c>
       <c r="F17" s="12">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G17" s="13">
-        <v>62.8</v>
+        <v>61.588234999999997</v>
       </c>
       <c r="H17" s="13">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I17" s="12">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="J17" s="13">
-        <v>62.4</v>
+        <v>62.533332999999999</v>
       </c>
       <c r="K17" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+        <v>64.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>1321</v>
+        <v>1600</v>
       </c>
       <c r="D18" s="13">
-        <v>81.400000000000006</v>
+        <v>81.563749999999999</v>
       </c>
       <c r="E18" s="13">
         <v>83</v>
       </c>
       <c r="F18" s="12">
-        <v>723</v>
+        <v>838</v>
       </c>
       <c r="G18" s="13">
-        <v>81.099999999999994</v>
+        <v>81.212411000000003</v>
       </c>
       <c r="H18" s="13">
         <v>82</v>
       </c>
       <c r="I18" s="12">
-        <v>598</v>
+        <v>762</v>
       </c>
       <c r="J18" s="13">
-        <v>81.900000000000006</v>
+        <v>81.950130999999999</v>
       </c>
       <c r="K18" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>168</v>
+        <v>211</v>
       </c>
       <c r="D19" s="13">
-        <v>85.3</v>
+        <v>85.587677999999997</v>
       </c>
       <c r="E19" s="13">
         <v>86</v>
       </c>
       <c r="F19" s="12">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="G19" s="13">
-        <v>84.6</v>
+        <v>84.483146000000005</v>
       </c>
       <c r="H19" s="13">
         <v>86</v>
       </c>
       <c r="I19" s="12">
-        <v>88</v>
+        <v>122</v>
       </c>
       <c r="J19" s="13">
-        <v>85.9</v>
+        <v>86.393443000000005</v>
       </c>
       <c r="K19" s="13">
-        <v>86.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>6706</v>
+        <v>7886</v>
       </c>
       <c r="D20" s="13">
-        <v>79.2</v>
+        <v>80.118690999999998</v>
       </c>
       <c r="E20" s="13">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F20" s="12">
-        <v>3410</v>
+        <v>3999</v>
       </c>
       <c r="G20" s="13">
-        <v>75</v>
+        <v>76.040260000000004</v>
       </c>
       <c r="H20" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I20" s="12">
-        <v>3296</v>
+        <v>3887</v>
       </c>
       <c r="J20" s="13">
-        <v>83.5</v>
+        <v>84.314639</v>
       </c>
       <c r="K20" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>20457</v>
+        <v>21852</v>
       </c>
       <c r="D21" s="13">
-        <v>76</v>
+        <v>76.078710999999998</v>
       </c>
       <c r="E21" s="13">
         <v>80</v>
       </c>
       <c r="F21" s="12">
-        <v>11809</v>
+        <v>12639</v>
       </c>
       <c r="G21" s="13">
-        <v>72.400000000000006</v>
+        <v>72.298519999999996</v>
       </c>
       <c r="H21" s="13">
         <v>74</v>
       </c>
       <c r="I21" s="12">
-        <v>8648</v>
+        <v>9213</v>
       </c>
       <c r="J21" s="13">
-        <v>80.900000000000006</v>
+        <v>81.264626000000007</v>
       </c>
       <c r="K21" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>11821</v>
+        <v>12182</v>
       </c>
       <c r="D22" s="13">
-        <v>76.099999999999994</v>
+        <v>76.467738999999995</v>
       </c>
       <c r="E22" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F22" s="12">
-        <v>6933</v>
+        <v>7083</v>
       </c>
       <c r="G22" s="13">
-        <v>73.7</v>
+        <v>74.213328000000004</v>
       </c>
       <c r="H22" s="13">
         <v>76</v>
       </c>
       <c r="I22" s="12">
-        <v>4888</v>
+        <v>5099</v>
       </c>
       <c r="J22" s="13">
-        <v>79.5</v>
+        <v>79.599333000000001</v>
       </c>
       <c r="K22" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D23" s="13">
-        <v>84.3</v>
+        <v>82.282050999999996</v>
       </c>
       <c r="E23" s="13">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F23" s="12">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="G23" s="13">
-        <v>83.5</v>
+        <v>81.066666999999995</v>
       </c>
       <c r="H23" s="13">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="I23" s="12">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J23" s="13">
-        <v>84.9</v>
+        <v>83.041667000000004</v>
       </c>
       <c r="K23" s="13">
-        <v>83.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>914</v>
+        <v>950</v>
       </c>
       <c r="D24" s="13">
-        <v>71.7</v>
+        <v>71.415789000000004</v>
       </c>
       <c r="E24" s="13">
         <v>73</v>
       </c>
       <c r="F24" s="12">
-        <v>584</v>
+        <v>612</v>
       </c>
       <c r="G24" s="13">
-        <v>69.3</v>
+        <v>68.918301</v>
       </c>
       <c r="H24" s="13">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I24" s="12">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="J24" s="13">
-        <v>75.7</v>
+        <v>75.937870000000004</v>
       </c>
       <c r="K24" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>184</v>
+        <v>20</v>
       </c>
       <c r="D25" s="13">
-        <v>68.400000000000006</v>
+        <v>73.95</v>
       </c>
       <c r="E25" s="13">
-        <v>69</v>
+        <v>81.5</v>
       </c>
       <c r="F25" s="12">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="G25" s="13">
-        <v>65.900000000000006</v>
+        <v>75.933333000000005</v>
       </c>
       <c r="H25" s="13">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="I25" s="12">
-        <v>67</v>
+        <v>5</v>
       </c>
       <c r="J25" s="13">
-        <v>72.900000000000006</v>
+        <v>68</v>
       </c>
       <c r="K25" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>13736</v>
+        <v>13549</v>
       </c>
       <c r="D26" s="13">
-        <v>82.3</v>
+        <v>82.296257999999995</v>
       </c>
       <c r="E26" s="13">
         <v>85</v>
       </c>
       <c r="F26" s="12">
-        <v>8220</v>
+        <v>8058</v>
       </c>
       <c r="G26" s="13">
-        <v>80.8</v>
+        <v>80.857533000000004</v>
       </c>
       <c r="H26" s="13">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I26" s="12">
-        <v>5516</v>
+        <v>5491</v>
       </c>
       <c r="J26" s="13">
-        <v>84.4</v>
+        <v>84.407576000000006</v>
       </c>
       <c r="K26" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D27" s="13">
-        <v>62.4</v>
+        <v>53</v>
       </c>
       <c r="E27" s="13">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="F27" s="12">
+        <v>2</v>
+      </c>
+      <c r="G27" s="13">
+        <v>62.5</v>
+      </c>
+      <c r="H27" s="13">
+        <v>62.5</v>
+      </c>
+      <c r="I27" s="12">
         <v>1</v>
       </c>
-      <c r="G27" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="J27" s="13">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="K27" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>5657</v>
+        <v>6238</v>
       </c>
       <c r="D28" s="13">
-        <v>81.8</v>
+        <v>82.352356999999998</v>
       </c>
       <c r="E28" s="13">
         <v>84</v>
       </c>
       <c r="F28" s="12">
-        <v>4097</v>
+        <v>4382</v>
       </c>
       <c r="G28" s="13">
-        <v>81.3</v>
+        <v>81.595389999999995</v>
       </c>
       <c r="H28" s="13">
         <v>84</v>
       </c>
       <c r="I28" s="12">
-        <v>1560</v>
+        <v>1856</v>
       </c>
       <c r="J28" s="13">
-        <v>83.1</v>
+        <v>84.139546999999993</v>
       </c>
       <c r="K28" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="D29" s="13">
-        <v>78.900000000000006</v>
+        <v>81</v>
       </c>
       <c r="E29" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F29" s="12">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="G29" s="13">
-        <v>79</v>
+        <v>80.567307999999997</v>
       </c>
       <c r="H29" s="13">
         <v>82</v>
       </c>
       <c r="I29" s="12">
         <v>5</v>
       </c>
       <c r="J29" s="13">
-        <v>75.2</v>
+        <v>90</v>
       </c>
       <c r="K29" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>724</v>
+        <v>867</v>
       </c>
       <c r="D30" s="13">
-        <v>81.900000000000006</v>
+        <v>82.851211000000006</v>
       </c>
       <c r="E30" s="13">
+        <v>86</v>
+      </c>
+      <c r="F30" s="12">
+        <v>469</v>
+      </c>
+      <c r="G30" s="13">
+        <v>81.157782999999995</v>
+      </c>
+      <c r="H30" s="13">
         <v>84</v>
       </c>
-      <c r="F30" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I30" s="12">
-        <v>324</v>
+        <v>398</v>
       </c>
       <c r="J30" s="13">
-        <v>83.5</v>
+        <v>84.846733999999998</v>
       </c>
       <c r="K30" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="D31" s="13">
-        <v>75.099999999999994</v>
+        <v>76</v>
       </c>
       <c r="E31" s="13">
         <v>79</v>
       </c>
       <c r="F31" s="12">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="G31" s="13">
-        <v>72.7</v>
+        <v>73.284313999999995</v>
       </c>
       <c r="H31" s="13">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I31" s="12">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J31" s="13">
-        <v>78.8</v>
+        <v>80.053658999999996</v>
       </c>
       <c r="K31" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>380</v>
+        <v>353</v>
       </c>
       <c r="D32" s="13">
-        <v>79.2</v>
+        <v>77.526911999999996</v>
       </c>
       <c r="E32" s="13">
         <v>82</v>
       </c>
       <c r="F32" s="12">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="G32" s="13">
-        <v>78.099999999999994</v>
+        <v>76.058537000000001</v>
       </c>
       <c r="H32" s="13">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="I32" s="12">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="J32" s="13">
-        <v>80.599999999999994</v>
+        <v>79.560811000000001</v>
       </c>
       <c r="K32" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="15">
-        <v>3964</v>
+        <v>4065</v>
       </c>
       <c r="D33" s="13">
-        <v>62.3</v>
+        <v>62.688806999999997</v>
       </c>
       <c r="E33" s="13">
         <v>61</v>
       </c>
       <c r="F33" s="16">
-        <v>2872</v>
+        <v>2918</v>
       </c>
       <c r="G33" s="13">
-        <v>58.4</v>
+        <v>58.901988000000003</v>
       </c>
       <c r="H33" s="13">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I33" s="16">
-        <v>1092</v>
+        <v>1147</v>
       </c>
       <c r="J33" s="13">
-        <v>72.7</v>
+        <v>72.322581</v>
       </c>
       <c r="K33" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D34" s="13">
-        <v>79.5</v>
+        <v>80.770492000000004</v>
       </c>
       <c r="E34" s="13">
+        <v>83</v>
+      </c>
+      <c r="F34" s="16">
+        <v>224</v>
+      </c>
+      <c r="G34" s="13">
+        <v>79.517857000000006</v>
+      </c>
+      <c r="H34" s="13">
         <v>82</v>
       </c>
-      <c r="F34" s="16">
-[...7 lines deleted...]
-      </c>
       <c r="I34" s="16">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="J34" s="13">
-        <v>81.7</v>
+        <v>82.152709000000002</v>
       </c>
       <c r="K34" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>595</v>
+        <v>653</v>
       </c>
       <c r="D35" s="13">
-        <v>77.5</v>
+        <v>78.958652000000001</v>
       </c>
       <c r="E35" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F35" s="16">
-        <v>284</v>
+        <v>305</v>
       </c>
       <c r="G35" s="13">
-        <v>73.7</v>
+        <v>75.140984000000003</v>
       </c>
       <c r="H35" s="13">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I35" s="16">
-        <v>311</v>
+        <v>348</v>
       </c>
       <c r="J35" s="13">
-        <v>81</v>
+        <v>82.304597999999999</v>
       </c>
       <c r="K35" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1307</v>
+        <v>1498</v>
       </c>
       <c r="D36" s="13">
-        <v>70.7</v>
+        <v>71.944592999999998</v>
       </c>
       <c r="E36" s="13">
+        <v>74</v>
+      </c>
+      <c r="F36" s="16">
+        <v>706</v>
+      </c>
+      <c r="G36" s="13">
+        <v>70.463172999999998</v>
+      </c>
+      <c r="H36" s="13">
         <v>72</v>
       </c>
-      <c r="F36" s="16">
-[...7 lines deleted...]
-      </c>
       <c r="I36" s="16">
-        <v>671</v>
+        <v>792</v>
       </c>
       <c r="J36" s="13">
-        <v>73.2</v>
+        <v>73.265152</v>
       </c>
       <c r="K36" s="13">
         <v>77</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>5096</v>
+        <v>5470</v>
       </c>
       <c r="D37" s="13">
-        <v>78.400000000000006</v>
+        <v>78.501097000000001</v>
       </c>
       <c r="E37" s="13">
         <v>81</v>
       </c>
       <c r="F37" s="16">
-        <v>2549</v>
+        <v>2751</v>
       </c>
       <c r="G37" s="13">
-        <v>76.5</v>
+        <v>76.316612000000006</v>
       </c>
       <c r="H37" s="13">
         <v>79</v>
       </c>
       <c r="I37" s="16">
-        <v>2547</v>
+        <v>2719</v>
       </c>
       <c r="J37" s="13">
-        <v>80.3</v>
+        <v>80.711291000000003</v>
       </c>
       <c r="K37" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D38" s="13">
-        <v>35</v>
+        <v>34.954545000000003</v>
       </c>
       <c r="E38" s="13">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J38" s="13">
-        <v>35</v>
+        <v>34.954545000000003</v>
       </c>
       <c r="K38" s="13">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>330</v>
+        <v>351</v>
       </c>
       <c r="D39" s="13">
-        <v>0.26363599999999998</v>
+        <v>2.5641000000000001E-2</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>170</v>
+        <v>202</v>
       </c>
       <c r="G39" s="13">
-        <v>2.3529000000000001E-2</v>
+        <v>2.4752E-2</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="J39" s="13">
-        <v>0.51875000000000004</v>
+        <v>2.6845999999999998E-2</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D40" s="13">
-        <v>22.8</v>
+        <v>21.972656000000001</v>
       </c>
       <c r="E40" s="13">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F40" s="16">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="G40" s="13">
-        <v>21</v>
+        <v>20.669065</v>
       </c>
       <c r="H40" s="13">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="I40" s="16">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J40" s="13">
-        <v>24.9</v>
+        <v>23.521367999999999</v>
       </c>
       <c r="K40" s="13">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>2385</v>
+        <v>2758</v>
       </c>
       <c r="D41" s="13">
-        <v>88.8</v>
+        <v>89.188905000000005</v>
       </c>
       <c r="E41" s="13">
         <v>90</v>
       </c>
       <c r="F41" s="16">
-        <v>1061</v>
+        <v>1251</v>
       </c>
       <c r="G41" s="13">
-        <v>87.6</v>
+        <v>87.747401999999994</v>
       </c>
       <c r="H41" s="13">
         <v>89</v>
       </c>
       <c r="I41" s="16">
-        <v>1324</v>
+        <v>1507</v>
       </c>
       <c r="J41" s="13">
-        <v>89.8</v>
+        <v>90.385534000000007</v>
       </c>
       <c r="K41" s="13">
         <v>91</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="C43" s="12">
+        <v>896</v>
+      </c>
+      <c r="D43" s="17">
+        <v>72.698661000000001</v>
+      </c>
+      <c r="E43" s="17">
+        <v>72</v>
+      </c>
+      <c r="F43" s="12">
+        <v>581</v>
+      </c>
+      <c r="G43" s="17">
+        <v>71.936317000000003</v>
+      </c>
+      <c r="H43" s="17">
+        <v>72</v>
+      </c>
+      <c r="I43" s="12">
+        <v>315</v>
+      </c>
+      <c r="J43" s="17">
+        <v>74.104761999999994</v>
+      </c>
+      <c r="K43" s="17">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="B43" s="14" t="s">
+      <c r="B44" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C43" s="15">
-[...5 lines deleted...]
-      <c r="E43" s="13">
+      <c r="C44" s="15">
+        <v>6775</v>
+      </c>
+      <c r="D44" s="13">
+        <v>60.385387000000001</v>
+      </c>
+      <c r="E44" s="13">
         <v>64</v>
       </c>
-      <c r="F43" s="16">
-[...5 lines deleted...]
-      <c r="H43" s="13">
+      <c r="F44" s="16">
+        <v>4717</v>
+      </c>
+      <c r="G44" s="13">
+        <v>58.428026000000003</v>
+      </c>
+      <c r="H44" s="13">
         <v>61</v>
       </c>
-      <c r="I43" s="16">
-[...10 lines deleted...]
-      <c r="A44" s="10" t="s">
+      <c r="I44" s="16">
+        <v>2058</v>
+      </c>
+      <c r="J44" s="13">
+        <v>64.871719999999996</v>
+      </c>
+      <c r="K44" s="13">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A45" s="10" t="s">
         <v>95</v>
       </c>
-      <c r="B44" s="14" t="s">
+      <c r="B45" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="C44" s="15">
-[...5 lines deleted...]
-      <c r="E44" s="38">
+      <c r="C45" s="15">
+        <v>3585</v>
+      </c>
+      <c r="D45" s="13">
+        <v>52.627336</v>
+      </c>
+      <c r="E45" s="13">
+        <v>53</v>
+      </c>
+      <c r="F45" s="16">
+        <v>2330</v>
+      </c>
+      <c r="G45" s="13">
+        <v>52.709871</v>
+      </c>
+      <c r="H45" s="13">
+        <v>53</v>
+      </c>
+      <c r="I45" s="16">
+        <v>1255</v>
+      </c>
+      <c r="J45" s="13">
+        <v>52.474103999999997</v>
+      </c>
+      <c r="K45" s="13">
         <v>52</v>
       </c>
-      <c r="F44" s="16">
-[...19 lines deleted...]
-      <c r="A45" s="5" t="s">
+    </row>
+    <row r="46" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="B45" s="20" t="s">
+      <c r="B46" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="36">
-[...24 lines deleted...]
-        <v>37.5</v>
+      <c r="C46" s="32">
+        <v>156</v>
+      </c>
+      <c r="D46" s="23">
+        <v>41.743589999999998</v>
+      </c>
+      <c r="E46" s="23">
+        <v>43</v>
+      </c>
+      <c r="F46" s="33">
+        <v>111</v>
+      </c>
+      <c r="G46" s="23">
+        <v>40.567568000000001</v>
+      </c>
+      <c r="H46" s="23">
+        <v>39</v>
+      </c>
+      <c r="I46" s="33">
+        <v>45</v>
+      </c>
+      <c r="J46" s="23">
+        <v>44.644444</v>
+      </c>
+      <c r="K46" s="23">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>137</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>175424</v>
+        <v>173067</v>
       </c>
       <c r="D5" s="13">
-        <v>73.3</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="E5" s="13">
         <v>77</v>
       </c>
       <c r="F5" s="12">
-        <v>103004</v>
+        <v>101385</v>
       </c>
       <c r="G5" s="13">
-        <v>71.099999999999994</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="H5" s="13">
         <v>73</v>
       </c>
       <c r="I5" s="12">
-        <v>72420</v>
+        <v>71682</v>
       </c>
       <c r="J5" s="13">
-        <v>76.5</v>
+        <v>76.7</v>
       </c>
       <c r="K5" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="D6" s="13">
-        <v>79</v>
+        <v>78.8</v>
       </c>
       <c r="E6" s="13">
-        <v>81.5</v>
+        <v>83</v>
       </c>
       <c r="F6" s="12">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="G6" s="13">
-        <v>76.900000000000006</v>
+        <v>76</v>
       </c>
       <c r="H6" s="13">
         <v>80</v>
       </c>
       <c r="I6" s="12">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="J6" s="13">
-        <v>82.3</v>
+        <v>82.5</v>
       </c>
       <c r="K6" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>546</v>
+        <v>460</v>
       </c>
       <c r="D7" s="13">
-        <v>79.5</v>
+        <v>79.400000000000006</v>
       </c>
       <c r="E7" s="13">
         <v>82</v>
       </c>
       <c r="F7" s="12">
-        <v>418</v>
+        <v>358</v>
       </c>
       <c r="G7" s="13">
-        <v>78.8</v>
+        <v>78.7</v>
       </c>
       <c r="H7" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I7" s="12">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="J7" s="13">
-        <v>82</v>
+        <v>81.8</v>
       </c>
       <c r="K7" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>2925</v>
+        <v>1931</v>
       </c>
       <c r="D8" s="13">
-        <v>79.2</v>
+        <v>77.599999999999994</v>
       </c>
       <c r="E8" s="13">
+        <v>81</v>
+      </c>
+      <c r="F8" s="12">
+        <v>1016</v>
+      </c>
+      <c r="G8" s="13">
+        <v>75.5</v>
+      </c>
+      <c r="H8" s="13">
+        <v>79</v>
+      </c>
+      <c r="I8" s="12">
+        <v>915</v>
+      </c>
+      <c r="J8" s="13">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="K8" s="13">
         <v>83</v>
       </c>
-      <c r="F8" s="12">
-[...18 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>338</v>
+        <v>294</v>
       </c>
       <c r="D9" s="13">
-        <v>65.900000000000006</v>
+        <v>66.5</v>
       </c>
       <c r="E9" s="13">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F9" s="12">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="G9" s="13">
-        <v>63.6</v>
+        <v>63.7</v>
       </c>
       <c r="H9" s="13">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I9" s="12">
-        <v>132</v>
+        <v>98</v>
       </c>
       <c r="J9" s="13">
-        <v>69.400000000000006</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="K9" s="13">
-        <v>69.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="D10" s="13">
-        <v>45.4</v>
+        <v>46.8</v>
       </c>
       <c r="E10" s="13">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F10" s="12">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G10" s="13">
-        <v>44.9</v>
+        <v>46</v>
       </c>
       <c r="H10" s="13">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I10" s="12">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J10" s="13">
-        <v>52.5</v>
+        <v>59</v>
       </c>
       <c r="K10" s="13">
-        <v>50.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>50232</v>
+        <v>50161</v>
       </c>
       <c r="D11" s="13">
-        <v>69.3</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="E11" s="13">
+        <v>70</v>
+      </c>
+      <c r="F11" s="12">
+        <v>30250</v>
+      </c>
+      <c r="G11" s="13">
+        <v>69.2</v>
+      </c>
+      <c r="H11" s="13">
         <v>69</v>
       </c>
-      <c r="F11" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I11" s="12">
-        <v>19689</v>
+        <v>19911</v>
       </c>
       <c r="J11" s="13">
-        <v>70.2</v>
+        <v>70.3</v>
       </c>
       <c r="K11" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1447</v>
+        <v>1514</v>
       </c>
       <c r="D12" s="13">
-        <v>74.8</v>
+        <v>76.3</v>
       </c>
       <c r="E12" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F12" s="12">
-        <v>814</v>
+        <v>860</v>
       </c>
       <c r="G12" s="13">
-        <v>73.900000000000006</v>
+        <v>75.3</v>
       </c>
       <c r="H12" s="13">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="12">
-        <v>633</v>
+        <v>654</v>
       </c>
       <c r="J12" s="13">
-        <v>75.900000000000006</v>
+        <v>77.599999999999994</v>
       </c>
       <c r="K12" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="D13" s="13">
-        <v>78.3</v>
+        <v>77.7</v>
       </c>
       <c r="E13" s="13">
         <v>83</v>
       </c>
       <c r="F13" s="12">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="G13" s="13">
-        <v>76.7</v>
+        <v>76.3</v>
       </c>
       <c r="H13" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I13" s="12">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="J13" s="13">
-        <v>79.599999999999994</v>
+        <v>78.7</v>
       </c>
       <c r="K13" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>9996</v>
+        <v>10311</v>
       </c>
       <c r="D14" s="13">
-        <v>75.400000000000006</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="E14" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F14" s="12">
-        <v>5044</v>
+        <v>5260</v>
       </c>
       <c r="G14" s="13">
-        <v>72.3</v>
+        <v>73</v>
       </c>
       <c r="H14" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I14" s="12">
-        <v>4952</v>
+        <v>5051</v>
       </c>
       <c r="J14" s="13">
-        <v>78.599999999999994</v>
+        <v>79.3</v>
       </c>
       <c r="K14" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="12">
-        <v>2625</v>
+        <v>2885</v>
       </c>
       <c r="D15" s="13">
-        <v>86.8</v>
+        <v>86.9</v>
       </c>
       <c r="E15" s="13">
         <v>88</v>
       </c>
       <c r="F15" s="12">
-        <v>1178</v>
+        <v>1267</v>
       </c>
       <c r="G15" s="13">
-        <v>86.2</v>
+        <v>86.3</v>
       </c>
       <c r="H15" s="13">
         <v>88</v>
       </c>
       <c r="I15" s="12">
-        <v>1447</v>
+        <v>1618</v>
       </c>
       <c r="J15" s="13">
         <v>87.4</v>
       </c>
       <c r="K15" s="13">
         <v>88</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
         <v>59</v>
       </c>
       <c r="D16" s="13">
-        <v>64.400000000000006</v>
+        <v>67</v>
       </c>
       <c r="E16" s="13">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="F16" s="12">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G16" s="13">
-        <v>62.1</v>
+        <v>61.9</v>
       </c>
       <c r="H16" s="13">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I16" s="12">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="J16" s="13">
-        <v>66.8</v>
+        <v>71.3</v>
       </c>
       <c r="K16" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D17" s="13">
-        <v>63.1</v>
+        <v>62.6</v>
       </c>
       <c r="E17" s="13">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F17" s="12">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="G17" s="13">
-        <v>62.7</v>
+        <v>62.8</v>
       </c>
       <c r="H17" s="13">
-        <v>64.5</v>
+        <v>63</v>
       </c>
       <c r="I17" s="12">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J17" s="13">
-        <v>63.8</v>
+        <v>62.4</v>
       </c>
       <c r="K17" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>1365</v>
+        <v>1321</v>
       </c>
       <c r="D18" s="13">
-        <v>81.5</v>
+        <v>81.400000000000006</v>
       </c>
       <c r="E18" s="13">
         <v>83</v>
       </c>
       <c r="F18" s="12">
-        <v>773</v>
+        <v>723</v>
       </c>
       <c r="G18" s="13">
-        <v>81.5</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="H18" s="13">
         <v>82</v>
       </c>
       <c r="I18" s="12">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="J18" s="13">
-        <v>81.599999999999994</v>
+        <v>81.900000000000006</v>
       </c>
       <c r="K18" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="D19" s="13">
-        <v>84.3</v>
+        <v>85.3</v>
       </c>
       <c r="E19" s="13">
         <v>86</v>
       </c>
       <c r="F19" s="12">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="G19" s="13">
-        <v>82.5</v>
+        <v>84.6</v>
       </c>
       <c r="H19" s="13">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I19" s="12">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="J19" s="13">
-        <v>85.5</v>
+        <v>85.9</v>
       </c>
       <c r="K19" s="13">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>6255</v>
+        <v>6706</v>
       </c>
       <c r="D20" s="13">
-        <v>79.3</v>
+        <v>79.2</v>
       </c>
       <c r="E20" s="13">
         <v>83</v>
       </c>
       <c r="F20" s="12">
-        <v>3104</v>
+        <v>3410</v>
       </c>
       <c r="G20" s="13">
-        <v>75.3</v>
+        <v>75</v>
       </c>
       <c r="H20" s="13">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I20" s="12">
-        <v>3151</v>
+        <v>3296</v>
       </c>
       <c r="J20" s="13">
-        <v>83.2</v>
+        <v>83.5</v>
       </c>
       <c r="K20" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>19859</v>
+        <v>20457</v>
       </c>
       <c r="D21" s="13">
-        <v>75.900000000000006</v>
+        <v>76</v>
       </c>
       <c r="E21" s="13">
         <v>80</v>
       </c>
       <c r="F21" s="12">
-        <v>11375</v>
+        <v>11809</v>
       </c>
       <c r="G21" s="13">
-        <v>72.2</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="H21" s="13">
         <v>74</v>
       </c>
       <c r="I21" s="12">
-        <v>8484</v>
+        <v>8648</v>
       </c>
       <c r="J21" s="13">
         <v>80.900000000000006</v>
       </c>
       <c r="K21" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>12176</v>
+        <v>11821</v>
       </c>
       <c r="D22" s="13">
-        <v>76.3</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="E22" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F22" s="12">
-        <v>7009</v>
+        <v>6933</v>
       </c>
       <c r="G22" s="13">
         <v>73.7</v>
       </c>
       <c r="H22" s="13">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I22" s="12">
-        <v>5167</v>
+        <v>4888</v>
       </c>
       <c r="J22" s="13">
-        <v>79.8</v>
+        <v>79.5</v>
       </c>
       <c r="K22" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="D23" s="13">
-        <v>79.2</v>
+        <v>84.3</v>
       </c>
       <c r="E23" s="13">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="F23" s="12">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G23" s="13">
-        <v>76.400000000000006</v>
+        <v>83.5</v>
       </c>
       <c r="H23" s="13">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="I23" s="12">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13">
-        <v>82.2</v>
+        <v>84.9</v>
       </c>
       <c r="K23" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>907</v>
+        <v>914</v>
       </c>
       <c r="D24" s="13">
-        <v>71.2</v>
+        <v>71.7</v>
       </c>
       <c r="E24" s="13">
         <v>73</v>
       </c>
       <c r="F24" s="12">
-        <v>624</v>
+        <v>584</v>
       </c>
       <c r="G24" s="13">
-        <v>68.900000000000006</v>
+        <v>69.3</v>
       </c>
       <c r="H24" s="13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I24" s="12">
-        <v>283</v>
+        <v>330</v>
       </c>
       <c r="J24" s="13">
-        <v>76.3</v>
+        <v>75.7</v>
       </c>
       <c r="K24" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>530</v>
+        <v>184</v>
       </c>
       <c r="D25" s="13">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="E25" s="13">
         <v>69</v>
       </c>
-      <c r="E25" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="12">
-        <v>312</v>
+        <v>117</v>
       </c>
       <c r="G25" s="13">
-        <v>67.400000000000006</v>
+        <v>65.900000000000006</v>
       </c>
       <c r="H25" s="13">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="I25" s="12">
-        <v>218</v>
+        <v>67</v>
       </c>
       <c r="J25" s="13">
-        <v>71.2</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="K25" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>15185</v>
+        <v>13736</v>
       </c>
       <c r="D26" s="13">
-        <v>82.4</v>
+        <v>82.3</v>
       </c>
       <c r="E26" s="13">
         <v>85</v>
       </c>
       <c r="F26" s="12">
-        <v>8935</v>
+        <v>8220</v>
       </c>
       <c r="G26" s="13">
-        <v>81</v>
+        <v>80.8</v>
       </c>
       <c r="H26" s="13">
         <v>84</v>
       </c>
       <c r="I26" s="12">
-        <v>6250</v>
+        <v>5516</v>
       </c>
       <c r="J26" s="13">
-        <v>84.5</v>
+        <v>84.4</v>
       </c>
       <c r="K26" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D27" s="13">
-        <v>60.4</v>
+        <v>62.4</v>
       </c>
       <c r="E27" s="13">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F27" s="12">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G27" s="13">
-        <v>57.1</v>
+        <v>76</v>
       </c>
       <c r="H27" s="13">
-        <v>74.5</v>
+        <v>76</v>
       </c>
       <c r="I27" s="12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J27" s="13">
-        <v>73.7</v>
+        <v>59</v>
       </c>
       <c r="K27" s="13">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>6301</v>
+        <v>5657</v>
       </c>
       <c r="D28" s="13">
-        <v>81.900000000000006</v>
+        <v>81.8</v>
       </c>
       <c r="E28" s="13">
         <v>84</v>
       </c>
       <c r="F28" s="12">
-        <v>4546</v>
+        <v>4097</v>
       </c>
       <c r="G28" s="13">
         <v>81.3</v>
       </c>
       <c r="H28" s="13">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I28" s="12">
-        <v>1755</v>
+        <v>1560</v>
       </c>
       <c r="J28" s="13">
-        <v>83.4</v>
+        <v>83.1</v>
       </c>
       <c r="K28" s="13">
         <v>85</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>156</v>
+        <v>120</v>
       </c>
       <c r="D29" s="13">
-        <v>79.900000000000006</v>
+        <v>78.900000000000006</v>
       </c>
       <c r="E29" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F29" s="12">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="G29" s="13">
-        <v>79.7</v>
+        <v>79</v>
       </c>
       <c r="H29" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I29" s="12">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J29" s="13">
-        <v>83.4</v>
+        <v>75.2</v>
       </c>
       <c r="K29" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>518</v>
+        <v>724</v>
       </c>
       <c r="D30" s="13">
-        <v>82.3</v>
+        <v>81.900000000000006</v>
       </c>
       <c r="E30" s="13">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F30" s="12">
-        <v>287</v>
+        <v>400</v>
       </c>
       <c r="G30" s="13">
-        <v>81.2</v>
+        <v>80.599999999999994</v>
       </c>
       <c r="H30" s="13">
         <v>83</v>
       </c>
       <c r="I30" s="12">
-        <v>231</v>
+        <v>324</v>
       </c>
       <c r="J30" s="13">
-        <v>83.6</v>
+        <v>83.5</v>
       </c>
       <c r="K30" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>545</v>
+        <v>518</v>
       </c>
       <c r="D31" s="13">
-        <v>75.5</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="E31" s="13">
         <v>79</v>
       </c>
       <c r="F31" s="12">
-        <v>337</v>
+        <v>315</v>
       </c>
       <c r="G31" s="13">
+        <v>72.7</v>
+      </c>
+      <c r="H31" s="13">
         <v>73</v>
       </c>
-      <c r="H31" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="I31" s="12">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="J31" s="13">
-        <v>79.7</v>
+        <v>78.8</v>
       </c>
       <c r="K31" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>351</v>
+        <v>380</v>
       </c>
       <c r="D32" s="13">
-        <v>78.8</v>
+        <v>79.2</v>
       </c>
       <c r="E32" s="13">
         <v>82</v>
       </c>
       <c r="F32" s="12">
-        <v>185</v>
+        <v>209</v>
       </c>
       <c r="G32" s="13">
-        <v>77.400000000000006</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="H32" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I32" s="12">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="J32" s="13">
-        <v>80.400000000000006</v>
+        <v>80.599999999999994</v>
       </c>
       <c r="K32" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="15">
-        <v>4240</v>
+        <v>3964</v>
       </c>
       <c r="D33" s="13">
-        <v>62.5</v>
+        <v>62.3</v>
       </c>
       <c r="E33" s="13">
         <v>61</v>
       </c>
       <c r="F33" s="16">
-        <v>3011</v>
+        <v>2872</v>
       </c>
       <c r="G33" s="13">
         <v>58.4</v>
       </c>
       <c r="H33" s="13">
         <v>56</v>
       </c>
       <c r="I33" s="16">
-        <v>1229</v>
+        <v>1092</v>
       </c>
       <c r="J33" s="13">
         <v>72.7</v>
       </c>
       <c r="K33" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>451</v>
+        <v>425</v>
       </c>
       <c r="D34" s="13">
-        <v>80.599999999999994</v>
+        <v>79.5</v>
       </c>
       <c r="E34" s="13">
         <v>82</v>
       </c>
       <c r="F34" s="16">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="G34" s="13">
-        <v>78.900000000000006</v>
+        <v>77.599999999999994</v>
       </c>
       <c r="H34" s="13">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="I34" s="16">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="J34" s="13">
-        <v>82.4</v>
+        <v>81.7</v>
       </c>
       <c r="K34" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>573</v>
+        <v>595</v>
       </c>
       <c r="D35" s="13">
-        <v>76.7</v>
+        <v>77.5</v>
       </c>
       <c r="E35" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F35" s="16">
-        <v>320</v>
+        <v>284</v>
       </c>
       <c r="G35" s="13">
-        <v>72.8</v>
+        <v>73.7</v>
       </c>
       <c r="H35" s="13">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I35" s="16">
-        <v>253</v>
+        <v>311</v>
       </c>
       <c r="J35" s="13">
-        <v>81.7</v>
+        <v>81</v>
       </c>
       <c r="K35" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1299</v>
+        <v>1307</v>
       </c>
       <c r="D36" s="13">
-        <v>69.400000000000006</v>
+        <v>70.7</v>
       </c>
       <c r="E36" s="13">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F36" s="16">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="G36" s="13">
         <v>68</v>
       </c>
       <c r="H36" s="13">
-        <v>68</v>
+        <v>69.5</v>
       </c>
       <c r="I36" s="16">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="J36" s="13">
-        <v>70.7</v>
+        <v>73.2</v>
       </c>
       <c r="K36" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>5049</v>
+        <v>5096</v>
       </c>
       <c r="D37" s="13">
-        <v>78.3</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="E37" s="13">
         <v>81</v>
       </c>
       <c r="F37" s="16">
-        <v>2583</v>
+        <v>2549</v>
       </c>
       <c r="G37" s="13">
-        <v>76.3</v>
+        <v>76.5</v>
       </c>
       <c r="H37" s="13">
         <v>79</v>
       </c>
       <c r="I37" s="16">
-        <v>2466</v>
+        <v>2547</v>
       </c>
       <c r="J37" s="13">
         <v>80.3</v>
       </c>
       <c r="K37" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D38" s="13">
-        <v>35.1</v>
+        <v>35</v>
       </c>
       <c r="E38" s="13">
-        <v>35.5</v>
+        <v>35</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J38" s="13">
-        <v>35.1</v>
+        <v>35</v>
       </c>
       <c r="K38" s="13">
-        <v>35.5</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>351</v>
+        <v>330</v>
       </c>
       <c r="D39" s="13">
-        <v>5.9829E-2</v>
+        <v>0.26363599999999998</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>199</v>
+        <v>170</v>
       </c>
       <c r="G39" s="13">
-        <v>0.105528</v>
+        <v>2.3529000000000001E-2</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="J39" s="13">
-        <v>0</v>
+        <v>0.51875000000000004</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="D40" s="13">
-        <v>17.7</v>
+        <v>22.8</v>
       </c>
       <c r="E40" s="13">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F40" s="16">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="G40" s="13">
-        <v>17.8</v>
+        <v>21</v>
       </c>
       <c r="H40" s="13">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="I40" s="16">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="J40" s="13">
-        <v>17.5</v>
+        <v>24.9</v>
       </c>
       <c r="K40" s="13">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>2199</v>
+        <v>2385</v>
       </c>
       <c r="D41" s="13">
-        <v>88.4</v>
+        <v>88.8</v>
       </c>
       <c r="E41" s="13">
+        <v>90</v>
+      </c>
+      <c r="F41" s="16">
+        <v>1061</v>
+      </c>
+      <c r="G41" s="13">
+        <v>87.6</v>
+      </c>
+      <c r="H41" s="13">
         <v>89</v>
       </c>
-      <c r="F41" s="16">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="16">
-        <v>1184</v>
+        <v>1324</v>
       </c>
       <c r="J41" s="13">
-        <v>89.6</v>
+        <v>89.8</v>
       </c>
       <c r="K41" s="13">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="15">
-        <v>6640</v>
+        <v>6767</v>
       </c>
       <c r="D43" s="13">
-        <v>60</v>
+        <v>59.8</v>
       </c>
       <c r="E43" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F43" s="16">
-        <v>4701</v>
+        <v>4743</v>
       </c>
       <c r="G43" s="13">
-        <v>57.9</v>
+        <v>58.1</v>
       </c>
       <c r="H43" s="13">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I43" s="16">
-        <v>1939</v>
+        <v>2024</v>
       </c>
       <c r="J43" s="13">
-        <v>65.099999999999994</v>
+        <v>63.9</v>
       </c>
       <c r="K43" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="15">
-        <v>3864</v>
-[...4 lines deleted...]
-      <c r="E44" s="38">
+        <v>3656</v>
+      </c>
+      <c r="D44" s="13">
+        <v>52.3</v>
+      </c>
+      <c r="E44" s="13">
+        <v>52</v>
+      </c>
+      <c r="F44" s="16">
+        <v>2404</v>
+      </c>
+      <c r="G44" s="13">
+        <v>52.8</v>
+      </c>
+      <c r="H44" s="13">
+        <v>53</v>
+      </c>
+      <c r="I44" s="16">
+        <v>1252</v>
+      </c>
+      <c r="J44" s="13">
+        <v>51.2</v>
+      </c>
+      <c r="K44" s="13">
         <v>51</v>
       </c>
-      <c r="F44" s="16">
-[...18 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="36">
-        <v>123</v>
+      <c r="C45" s="32">
+        <v>154</v>
       </c>
       <c r="D45" s="23">
+        <v>39.1</v>
+      </c>
+      <c r="E45" s="23">
         <v>39.5</v>
       </c>
-      <c r="E45" s="23">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="F45" s="33">
+        <v>100</v>
       </c>
       <c r="G45" s="23">
-        <v>39</v>
+        <v>40.700000000000003</v>
       </c>
       <c r="H45" s="23">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="I45" s="37">
         <v>41</v>
       </c>
+      <c r="I45" s="33">
+        <v>54</v>
+      </c>
       <c r="J45" s="23">
-        <v>40.299999999999997</v>
+        <v>36.1</v>
       </c>
       <c r="K45" s="23">
-        <v>44</v>
+        <v>37.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>172859</v>
+        <v>175424</v>
       </c>
       <c r="D5" s="13">
-        <v>73</v>
+        <v>73.3</v>
       </c>
       <c r="E5" s="13">
         <v>77</v>
       </c>
       <c r="F5" s="12">
-        <v>101949</v>
+        <v>103004</v>
       </c>
       <c r="G5" s="13">
-        <v>71</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="H5" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I5" s="12">
-        <v>70910</v>
+        <v>72420</v>
       </c>
       <c r="J5" s="13">
-        <v>76</v>
+        <v>76.5</v>
       </c>
       <c r="K5" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="D6" s="13">
-        <v>77.400000000000006</v>
+        <v>79</v>
       </c>
       <c r="E6" s="13">
-        <v>81</v>
+        <v>81.5</v>
       </c>
       <c r="F6" s="12">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="G6" s="13">
-        <v>75.3</v>
+        <v>76.900000000000006</v>
       </c>
       <c r="H6" s="13">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I6" s="12">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="J6" s="13">
-        <v>79.7</v>
+        <v>82.3</v>
       </c>
       <c r="K6" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>506</v>
+        <v>546</v>
       </c>
       <c r="D7" s="13">
-        <v>79.3</v>
+        <v>79.5</v>
       </c>
       <c r="E7" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F7" s="12">
-        <v>388</v>
+        <v>418</v>
       </c>
       <c r="G7" s="13">
-        <v>78.599999999999994</v>
+        <v>78.8</v>
       </c>
       <c r="H7" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I7" s="12">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="J7" s="13">
-        <v>81.8</v>
+        <v>82</v>
       </c>
       <c r="K7" s="13">
         <v>85</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>3773</v>
+        <v>2925</v>
       </c>
       <c r="D8" s="13">
-        <v>77.8</v>
+        <v>79.2</v>
       </c>
       <c r="E8" s="13">
+        <v>83</v>
+      </c>
+      <c r="F8" s="12">
+        <v>1642</v>
+      </c>
+      <c r="G8" s="13">
+        <v>77</v>
+      </c>
+      <c r="H8" s="13">
         <v>81</v>
       </c>
-      <c r="F8" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I8" s="12">
-        <v>1562</v>
+        <v>1283</v>
       </c>
       <c r="J8" s="13">
-        <v>80</v>
+        <v>81.900000000000006</v>
       </c>
       <c r="K8" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="D9" s="13">
         <v>65.900000000000006</v>
       </c>
       <c r="E9" s="13">
         <v>66</v>
       </c>
       <c r="F9" s="12">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="G9" s="13">
-        <v>63.3</v>
+        <v>63.6</v>
       </c>
       <c r="H9" s="13">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I9" s="12">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="J9" s="13">
-        <v>71.400000000000006</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="K9" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="D10" s="13">
-        <v>46.2</v>
+        <v>45.4</v>
       </c>
       <c r="E10" s="13">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F10" s="12">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="G10" s="13">
-        <v>45.6</v>
+        <v>44.9</v>
       </c>
       <c r="H10" s="13">
         <v>45</v>
       </c>
       <c r="I10" s="12">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J10" s="13">
-        <v>63.8</v>
+        <v>52.5</v>
       </c>
       <c r="K10" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>50.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>48784</v>
+        <v>50232</v>
       </c>
       <c r="D11" s="13">
-        <v>69</v>
+        <v>69.3</v>
       </c>
       <c r="E11" s="13">
         <v>69</v>
       </c>
       <c r="F11" s="12">
-        <v>29624</v>
+        <v>30543</v>
       </c>
       <c r="G11" s="13">
-        <v>68.5</v>
+        <v>68.7</v>
       </c>
       <c r="H11" s="13">
         <v>68</v>
       </c>
       <c r="I11" s="12">
-        <v>19160</v>
+        <v>19689</v>
       </c>
       <c r="J11" s="13">
-        <v>69.8</v>
+        <v>70.2</v>
       </c>
       <c r="K11" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1432</v>
+        <v>1447</v>
       </c>
       <c r="D12" s="13">
-        <v>75.400000000000006</v>
+        <v>74.8</v>
       </c>
       <c r="E12" s="13">
         <v>79</v>
       </c>
       <c r="F12" s="12">
-        <v>832</v>
+        <v>814</v>
       </c>
       <c r="G12" s="13">
-        <v>74.8</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="H12" s="13">
-        <v>78.5</v>
+        <v>77</v>
       </c>
       <c r="I12" s="12">
-        <v>600</v>
+        <v>633</v>
       </c>
       <c r="J12" s="13">
-        <v>76.099999999999994</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="K12" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>355</v>
+        <v>309</v>
       </c>
       <c r="D13" s="13">
-        <v>78.400000000000006</v>
+        <v>78.3</v>
       </c>
       <c r="E13" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F13" s="12">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="G13" s="13">
-        <v>76.3</v>
+        <v>76.7</v>
       </c>
       <c r="H13" s="13">
-        <v>79.5</v>
+        <v>80</v>
       </c>
       <c r="I13" s="12">
-        <v>199</v>
+        <v>174</v>
       </c>
       <c r="J13" s="13">
-        <v>80.099999999999994</v>
+        <v>79.599999999999994</v>
       </c>
       <c r="K13" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>9374</v>
+        <v>9996</v>
       </c>
       <c r="D14" s="13">
-        <v>75.599999999999994</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="E14" s="13">
         <v>78</v>
       </c>
       <c r="F14" s="12">
-        <v>4672</v>
+        <v>5044</v>
       </c>
       <c r="G14" s="13">
-        <v>72.599999999999994</v>
+        <v>72.3</v>
       </c>
       <c r="H14" s="13">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="I14" s="12">
-        <v>4702</v>
+        <v>4952</v>
       </c>
       <c r="J14" s="13">
         <v>78.599999999999994</v>
       </c>
       <c r="K14" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="12">
-        <v>1521</v>
+        <v>2625</v>
       </c>
       <c r="D15" s="13">
         <v>86.8</v>
       </c>
       <c r="E15" s="13">
         <v>88</v>
       </c>
       <c r="F15" s="12">
-        <v>684</v>
+        <v>1178</v>
       </c>
       <c r="G15" s="13">
-        <v>85.3</v>
+        <v>86.2</v>
       </c>
       <c r="H15" s="13">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I15" s="12">
-        <v>837</v>
+        <v>1447</v>
       </c>
       <c r="J15" s="13">
-        <v>87.9</v>
+        <v>87.4</v>
       </c>
       <c r="K15" s="13">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="D16" s="13">
-        <v>65.7</v>
+        <v>64.400000000000006</v>
       </c>
       <c r="E16" s="13">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="F16" s="12">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G16" s="13">
-        <v>68</v>
+        <v>62.1</v>
       </c>
       <c r="H16" s="13">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="I16" s="12">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J16" s="13">
-        <v>62.3</v>
+        <v>66.8</v>
       </c>
       <c r="K16" s="13">
-        <v>71.5</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="D17" s="13">
-        <v>62.6</v>
+        <v>63.1</v>
       </c>
       <c r="E17" s="13">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F17" s="12">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="G17" s="13">
-        <v>63.6</v>
+        <v>62.7</v>
       </c>
       <c r="H17" s="13">
-        <v>64</v>
+        <v>64.5</v>
       </c>
       <c r="I17" s="12">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J17" s="13">
-        <v>61</v>
+        <v>63.8</v>
       </c>
       <c r="K17" s="13">
         <v>65</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>1178</v>
+        <v>1365</v>
       </c>
       <c r="D18" s="13">
-        <v>81.3</v>
+        <v>81.5</v>
       </c>
       <c r="E18" s="13">
         <v>83</v>
       </c>
       <c r="F18" s="12">
-        <v>666</v>
+        <v>773</v>
       </c>
       <c r="G18" s="13">
-        <v>80.8</v>
+        <v>81.5</v>
       </c>
       <c r="H18" s="13">
         <v>82</v>
       </c>
       <c r="I18" s="12">
-        <v>512</v>
+        <v>592</v>
       </c>
       <c r="J18" s="13">
-        <v>82</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="K18" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>114</v>
+        <v>154</v>
       </c>
       <c r="D19" s="13">
-        <v>84.9</v>
+        <v>84.3</v>
       </c>
       <c r="E19" s="13">
         <v>86</v>
       </c>
       <c r="F19" s="12">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="G19" s="13">
-        <v>85</v>
+        <v>82.5</v>
       </c>
       <c r="H19" s="13">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I19" s="12">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="J19" s="13">
-        <v>84.8</v>
+        <v>85.5</v>
       </c>
       <c r="K19" s="13">
         <v>87</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>5991</v>
+        <v>6255</v>
       </c>
       <c r="D20" s="13">
-        <v>79.400000000000006</v>
+        <v>79.3</v>
       </c>
       <c r="E20" s="13">
         <v>83</v>
       </c>
       <c r="F20" s="12">
-        <v>3008</v>
+        <v>3104</v>
       </c>
       <c r="G20" s="13">
-        <v>76.099999999999994</v>
+        <v>75.3</v>
       </c>
       <c r="H20" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I20" s="12">
-        <v>2983</v>
+        <v>3151</v>
       </c>
       <c r="J20" s="13">
-        <v>82.6</v>
+        <v>83.2</v>
       </c>
       <c r="K20" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>21569</v>
+        <v>19859</v>
       </c>
       <c r="D21" s="13">
-        <v>76</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="E21" s="13">
         <v>80</v>
       </c>
       <c r="F21" s="12">
-        <v>12566</v>
+        <v>11375</v>
       </c>
       <c r="G21" s="13">
-        <v>72.7</v>
+        <v>72.2</v>
       </c>
       <c r="H21" s="13">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I21" s="12">
-        <v>9003</v>
+        <v>8484</v>
       </c>
       <c r="J21" s="13">
-        <v>80.5</v>
+        <v>80.900000000000006</v>
       </c>
       <c r="K21" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>11520</v>
+        <v>12176</v>
       </c>
       <c r="D22" s="13">
-        <v>76.099999999999994</v>
+        <v>76.3</v>
       </c>
       <c r="E22" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F22" s="12">
-        <v>6754</v>
+        <v>7009</v>
       </c>
       <c r="G22" s="13">
-        <v>73.900000000000006</v>
+        <v>73.7</v>
       </c>
       <c r="H22" s="13">
-        <v>76.5</v>
+        <v>77</v>
       </c>
       <c r="I22" s="12">
-        <v>4766</v>
+        <v>5167</v>
       </c>
       <c r="J22" s="13">
-        <v>79.3</v>
+        <v>79.8</v>
       </c>
       <c r="K22" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="D23" s="13">
-        <v>82</v>
+        <v>79.2</v>
       </c>
       <c r="E23" s="13">
-        <v>86.5</v>
+        <v>81</v>
       </c>
       <c r="F23" s="12">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G23" s="13">
-        <v>73.7</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="H23" s="13">
-        <v>76.5</v>
+        <v>80</v>
       </c>
       <c r="I23" s="12">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="J23" s="13">
-        <v>86.4</v>
+        <v>82.2</v>
       </c>
       <c r="K23" s="13">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>888</v>
+        <v>907</v>
       </c>
       <c r="D24" s="13">
-        <v>72.2</v>
+        <v>71.2</v>
       </c>
       <c r="E24" s="13">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F24" s="12">
-        <v>580</v>
+        <v>624</v>
       </c>
       <c r="G24" s="13">
-        <v>70.3</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="H24" s="13">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="I24" s="12">
-        <v>308</v>
+        <v>283</v>
       </c>
       <c r="J24" s="13">
-        <v>75.900000000000006</v>
+        <v>76.3</v>
       </c>
       <c r="K24" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>304</v>
+        <v>530</v>
       </c>
       <c r="D25" s="13">
-        <v>72.900000000000006</v>
+        <v>69</v>
       </c>
       <c r="E25" s="13">
-        <v>77.5</v>
+        <v>72</v>
       </c>
       <c r="F25" s="12">
-        <v>159</v>
+        <v>312</v>
       </c>
       <c r="G25" s="13">
-        <v>73.8</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="H25" s="13">
+        <v>69</v>
+      </c>
+      <c r="I25" s="12">
+        <v>218</v>
+      </c>
+      <c r="J25" s="13">
+        <v>71.2</v>
+      </c>
+      <c r="K25" s="13">
         <v>77</v>
       </c>
-      <c r="I25" s="12">
-[...9 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>13421</v>
+        <v>15185</v>
       </c>
       <c r="D26" s="13">
-        <v>82.3</v>
+        <v>82.4</v>
       </c>
       <c r="E26" s="13">
         <v>85</v>
       </c>
       <c r="F26" s="12">
-        <v>7999</v>
+        <v>8935</v>
       </c>
       <c r="G26" s="13">
         <v>81</v>
       </c>
       <c r="H26" s="13">
         <v>84</v>
       </c>
       <c r="I26" s="12">
-        <v>5422</v>
+        <v>6250</v>
       </c>
       <c r="J26" s="13">
-        <v>84.3</v>
+        <v>84.5</v>
       </c>
       <c r="K26" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D27" s="13">
-        <v>66.599999999999994</v>
+        <v>60.4</v>
       </c>
       <c r="E27" s="13">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F27" s="12">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G27" s="13">
-        <v>33.799999999999997</v>
+        <v>57.1</v>
       </c>
       <c r="H27" s="13">
-        <v>32</v>
+        <v>74.5</v>
       </c>
       <c r="I27" s="12">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J27" s="13">
-        <v>88.5</v>
+        <v>73.7</v>
       </c>
       <c r="K27" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>6146</v>
+        <v>6301</v>
       </c>
       <c r="D28" s="13">
         <v>81.900000000000006</v>
       </c>
       <c r="E28" s="13">
         <v>84</v>
       </c>
       <c r="F28" s="12">
-        <v>4472</v>
+        <v>4546</v>
       </c>
       <c r="G28" s="13">
-        <v>81.400000000000006</v>
+        <v>81.3</v>
       </c>
       <c r="H28" s="13">
         <v>83</v>
       </c>
       <c r="I28" s="12">
-        <v>1674</v>
+        <v>1755</v>
       </c>
       <c r="J28" s="13">
-        <v>83.1</v>
+        <v>83.4</v>
       </c>
       <c r="K28" s="13">
         <v>85</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="D29" s="13">
-        <v>79.8</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="E29" s="13">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F29" s="12">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="G29" s="13">
-        <v>79.900000000000006</v>
+        <v>79.7</v>
       </c>
       <c r="H29" s="13">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I29" s="12">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J29" s="13">
-        <v>78.7</v>
+        <v>83.4</v>
       </c>
       <c r="K29" s="13">
-        <v>80.5</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>645</v>
+        <v>518</v>
       </c>
       <c r="D30" s="13">
+        <v>82.3</v>
+      </c>
+      <c r="E30" s="13">
+        <v>85</v>
+      </c>
+      <c r="F30" s="12">
+        <v>287</v>
+      </c>
+      <c r="G30" s="13">
         <v>81.2</v>
       </c>
-      <c r="E30" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="H30" s="13">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I30" s="12">
-        <v>270</v>
+        <v>231</v>
       </c>
       <c r="J30" s="13">
-        <v>82.2</v>
+        <v>83.6</v>
       </c>
       <c r="K30" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>500</v>
+        <v>545</v>
       </c>
       <c r="D31" s="13">
-        <v>76.2</v>
+        <v>75.5</v>
       </c>
       <c r="E31" s="13">
         <v>79</v>
       </c>
       <c r="F31" s="12">
-        <v>308</v>
+        <v>337</v>
       </c>
       <c r="G31" s="13">
-        <v>73.400000000000006</v>
+        <v>73</v>
       </c>
       <c r="H31" s="13">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I31" s="12">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="J31" s="13">
-        <v>80.599999999999994</v>
+        <v>79.7</v>
       </c>
       <c r="K31" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="D32" s="13">
-        <v>79.2</v>
+        <v>78.8</v>
       </c>
       <c r="E32" s="13">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F32" s="12">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="G32" s="13">
-        <v>78.400000000000006</v>
+        <v>77.400000000000006</v>
       </c>
       <c r="H32" s="13">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I32" s="12">
-        <v>138</v>
+        <v>166</v>
       </c>
       <c r="J32" s="13">
-        <v>80.2</v>
+        <v>80.400000000000006</v>
       </c>
       <c r="K32" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="15">
-        <v>4315</v>
+        <v>4240</v>
       </c>
       <c r="D33" s="13">
-        <v>62.4</v>
+        <v>62.5</v>
       </c>
       <c r="E33" s="13">
         <v>61</v>
       </c>
       <c r="F33" s="16">
-        <v>3062</v>
+        <v>3011</v>
       </c>
       <c r="G33" s="13">
-        <v>58.3</v>
+        <v>58.4</v>
       </c>
       <c r="H33" s="13">
         <v>56</v>
       </c>
       <c r="I33" s="16">
-        <v>1253</v>
+        <v>1229</v>
       </c>
       <c r="J33" s="13">
-        <v>72.3</v>
+        <v>72.7</v>
       </c>
       <c r="K33" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>378</v>
+        <v>451</v>
       </c>
       <c r="D34" s="13">
-        <v>80.3</v>
+        <v>80.599999999999994</v>
       </c>
       <c r="E34" s="13">
         <v>82</v>
       </c>
       <c r="F34" s="16">
-        <v>192</v>
+        <v>239</v>
       </c>
       <c r="G34" s="13">
-        <v>80.099999999999994</v>
+        <v>78.900000000000006</v>
       </c>
       <c r="H34" s="13">
         <v>82</v>
       </c>
       <c r="I34" s="16">
-        <v>186</v>
+        <v>212</v>
       </c>
       <c r="J34" s="13">
-        <v>80.5</v>
+        <v>82.4</v>
       </c>
       <c r="K34" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="D35" s="13">
-        <v>78.7</v>
+        <v>76.7</v>
       </c>
       <c r="E35" s="13">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F35" s="16">
-        <v>287</v>
+        <v>320</v>
       </c>
       <c r="G35" s="13">
-        <v>74.2</v>
+        <v>72.8</v>
       </c>
       <c r="H35" s="13">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I35" s="16">
-        <v>282</v>
+        <v>253</v>
       </c>
       <c r="J35" s="13">
-        <v>83.3</v>
+        <v>81.7</v>
       </c>
       <c r="K35" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1161</v>
+        <v>1299</v>
       </c>
       <c r="D36" s="13">
-        <v>70.400000000000006</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="E36" s="13">
+        <v>71</v>
+      </c>
+      <c r="F36" s="16">
+        <v>627</v>
+      </c>
+      <c r="G36" s="13">
+        <v>68</v>
+      </c>
+      <c r="H36" s="13">
+        <v>68</v>
+      </c>
+      <c r="I36" s="16">
+        <v>672</v>
+      </c>
+      <c r="J36" s="13">
+        <v>70.7</v>
+      </c>
+      <c r="K36" s="13">
         <v>74</v>
       </c>
-      <c r="F36" s="16">
-[...18 lines deleted...]
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>5523</v>
+        <v>5049</v>
       </c>
       <c r="D37" s="13">
-        <v>77.5</v>
+        <v>78.3</v>
       </c>
       <c r="E37" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F37" s="16">
-        <v>2789</v>
+        <v>2583</v>
       </c>
       <c r="G37" s="13">
-        <v>75.7</v>
+        <v>76.3</v>
       </c>
       <c r="H37" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I37" s="16">
-        <v>2734</v>
+        <v>2466</v>
       </c>
       <c r="J37" s="13">
-        <v>79.400000000000006</v>
+        <v>80.3</v>
       </c>
       <c r="K37" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D38" s="13">
-        <v>36</v>
+        <v>35.1</v>
       </c>
       <c r="E38" s="13">
-        <v>35</v>
+        <v>35.5</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="J38" s="13">
-        <v>36</v>
+        <v>35.1</v>
       </c>
       <c r="K38" s="13">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>396</v>
+        <v>351</v>
       </c>
       <c r="D39" s="13">
-        <v>0</v>
+        <v>5.9829E-2</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="G39" s="13">
-        <v>0</v>
+        <v>0.105528</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="J39" s="13">
         <v>0</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>289</v>
+        <v>262</v>
       </c>
       <c r="D40" s="13">
-        <v>20.6</v>
+        <v>17.7</v>
       </c>
       <c r="E40" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F40" s="16">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="G40" s="13">
-        <v>17.7</v>
+        <v>17.8</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="16">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="J40" s="13">
-        <v>24.2</v>
+        <v>17.5</v>
       </c>
       <c r="K40" s="13">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>1487</v>
+        <v>2199</v>
       </c>
       <c r="D41" s="13">
-        <v>89.3</v>
+        <v>88.4</v>
       </c>
       <c r="E41" s="13">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F41" s="16">
-        <v>636</v>
+        <v>1015</v>
       </c>
       <c r="G41" s="13">
-        <v>88.3</v>
+        <v>86.9</v>
       </c>
       <c r="H41" s="13">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I41" s="16">
-        <v>851</v>
+        <v>1184</v>
       </c>
       <c r="J41" s="13">
-        <v>90.1</v>
+        <v>89.6</v>
       </c>
       <c r="K41" s="13">
         <v>90</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D42" s="13">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G42" s="13">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
         <v>11</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="15">
-        <v>6846</v>
+        <v>6640</v>
       </c>
       <c r="D43" s="13">
-        <v>59.1</v>
+        <v>60</v>
       </c>
       <c r="E43" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F43" s="16">
-        <v>4803</v>
+        <v>4701</v>
       </c>
       <c r="G43" s="13">
-        <v>57</v>
+        <v>57.9</v>
       </c>
       <c r="H43" s="13">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I43" s="16">
-        <v>2043</v>
+        <v>1939</v>
       </c>
       <c r="J43" s="13">
-        <v>64</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="K43" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="15">
-        <v>3865</v>
-[...1 lines deleted...]
-      <c r="D44" s="38">
+        <v>3864</v>
+      </c>
+      <c r="D44" s="13">
+        <v>51.5</v>
+      </c>
+      <c r="E44" s="13">
+        <v>51</v>
+      </c>
+      <c r="F44" s="16">
+        <v>2554</v>
+      </c>
+      <c r="G44" s="13">
+        <v>51.3</v>
+      </c>
+      <c r="H44" s="13">
+        <v>51</v>
+      </c>
+      <c r="I44" s="16">
+        <v>1310</v>
+      </c>
+      <c r="J44" s="13">
         <v>52</v>
       </c>
-      <c r="E44" s="38">
+      <c r="K44" s="13">
         <v>52</v>
       </c>
-      <c r="F44" s="16">
-[...18 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="36">
-        <v>169</v>
+      <c r="C45" s="32">
+        <v>123</v>
       </c>
       <c r="D45" s="23">
-        <v>47.9</v>
+        <v>39.5</v>
       </c>
       <c r="E45" s="23">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>43</v>
+      </c>
+      <c r="F45" s="33">
+        <v>82</v>
       </c>
       <c r="G45" s="23">
-        <v>46.7</v>
+        <v>39</v>
       </c>
       <c r="H45" s="23">
-        <v>46.5</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>43</v>
+      </c>
+      <c r="I45" s="33">
+        <v>41</v>
       </c>
       <c r="J45" s="23">
-        <v>50</v>
+        <v>40.299999999999997</v>
       </c>
       <c r="K45" s="23">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>171857</v>
+        <v>172859</v>
       </c>
       <c r="D5" s="13">
-        <v>72.900000000000006</v>
+        <v>73</v>
       </c>
       <c r="E5" s="13">
         <v>77</v>
       </c>
       <c r="F5" s="12">
-        <v>101686</v>
+        <v>101949</v>
       </c>
       <c r="G5" s="13">
-        <v>70.7</v>
+        <v>71</v>
       </c>
       <c r="H5" s="13">
         <v>74</v>
       </c>
       <c r="I5" s="12">
-        <v>70171</v>
+        <v>70910</v>
       </c>
       <c r="J5" s="13">
         <v>76</v>
       </c>
       <c r="K5" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="D6" s="13">
-        <v>75.2</v>
+        <v>77.400000000000006</v>
       </c>
       <c r="E6" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F6" s="12">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="G6" s="13">
-        <v>73.8</v>
+        <v>75.3</v>
       </c>
       <c r="H6" s="13">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I6" s="12">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="J6" s="13">
-        <v>77.099999999999994</v>
+        <v>79.7</v>
       </c>
       <c r="K6" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="D7" s="13">
-        <v>78.2</v>
+        <v>79.3</v>
       </c>
       <c r="E7" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F7" s="12">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="G7" s="13">
-        <v>77.900000000000006</v>
+        <v>78.599999999999994</v>
       </c>
       <c r="H7" s="13">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I7" s="12">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="J7" s="13">
-        <v>79.5</v>
+        <v>81.8</v>
       </c>
       <c r="K7" s="13">
-        <v>83.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>3752</v>
+        <v>3773</v>
       </c>
       <c r="D8" s="13">
-        <v>78.3</v>
+        <v>77.8</v>
       </c>
       <c r="E8" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F8" s="12">
-        <v>2200</v>
+        <v>2211</v>
       </c>
       <c r="G8" s="13">
-        <v>76.5</v>
+        <v>76.2</v>
       </c>
       <c r="H8" s="13">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I8" s="12">
-        <v>1552</v>
+        <v>1562</v>
       </c>
       <c r="J8" s="13">
-        <v>80.8</v>
+        <v>80</v>
       </c>
       <c r="K8" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D9" s="13">
-        <v>65</v>
+        <v>65.900000000000006</v>
       </c>
       <c r="E9" s="13">
+        <v>66</v>
+      </c>
+      <c r="F9" s="12">
+        <v>224</v>
+      </c>
+      <c r="G9" s="13">
+        <v>63.3</v>
+      </c>
+      <c r="H9" s="13">
         <v>64</v>
       </c>
-      <c r="F9" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="12">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="J9" s="13">
-        <v>69</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="K9" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="D10" s="13">
-        <v>45.4</v>
+        <v>46.2</v>
       </c>
       <c r="E10" s="13">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F10" s="12">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="G10" s="13">
-        <v>45.1</v>
+        <v>45.6</v>
       </c>
       <c r="H10" s="13">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I10" s="12">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J10" s="13">
-        <v>49.8</v>
+        <v>63.8</v>
       </c>
       <c r="K10" s="13">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>48037</v>
+        <v>48784</v>
       </c>
       <c r="D11" s="13">
-        <v>68.900000000000006</v>
+        <v>69</v>
       </c>
       <c r="E11" s="13">
         <v>69</v>
       </c>
       <c r="F11" s="12">
-        <v>29346</v>
+        <v>29624</v>
       </c>
       <c r="G11" s="13">
-        <v>68.400000000000006</v>
+        <v>68.5</v>
       </c>
       <c r="H11" s="13">
         <v>68</v>
       </c>
       <c r="I11" s="12">
-        <v>18691</v>
+        <v>19160</v>
       </c>
       <c r="J11" s="13">
-        <v>69.7</v>
+        <v>69.8</v>
       </c>
       <c r="K11" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1507</v>
+        <v>1432</v>
       </c>
       <c r="D12" s="13">
-        <v>75.099999999999994</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="E12" s="13">
         <v>79</v>
       </c>
       <c r="F12" s="12">
-        <v>888</v>
+        <v>832</v>
       </c>
       <c r="G12" s="13">
-        <v>74.099999999999994</v>
+        <v>74.8</v>
       </c>
       <c r="H12" s="13">
-        <v>78</v>
+        <v>78.5</v>
       </c>
       <c r="I12" s="12">
-        <v>619</v>
+        <v>600</v>
       </c>
       <c r="J12" s="13">
-        <v>76.400000000000006</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="K12" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D13" s="13">
         <v>78.400000000000006</v>
       </c>
       <c r="E13" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F13" s="12">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G13" s="13">
-        <v>75.5</v>
+        <v>76.3</v>
       </c>
       <c r="H13" s="13">
-        <v>81</v>
+        <v>79.5</v>
       </c>
       <c r="I13" s="12">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="J13" s="13">
-        <v>80.8</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="K13" s="13">
-        <v>84.5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>9845</v>
+        <v>9374</v>
       </c>
       <c r="D14" s="13">
-        <v>75.5</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="E14" s="13">
         <v>78</v>
       </c>
       <c r="F14" s="12">
-        <v>4934</v>
+        <v>4672</v>
       </c>
       <c r="G14" s="13">
-        <v>72.5</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="H14" s="13">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I14" s="12">
-        <v>4911</v>
+        <v>4702</v>
       </c>
       <c r="J14" s="13">
         <v>78.599999999999994</v>
       </c>
       <c r="K14" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="12">
-        <v>1721</v>
+        <v>1521</v>
       </c>
       <c r="D15" s="13">
-        <v>87.1</v>
+        <v>86.8</v>
       </c>
       <c r="E15" s="13">
         <v>88</v>
       </c>
       <c r="F15" s="12">
-        <v>772</v>
+        <v>684</v>
       </c>
       <c r="G15" s="13">
-        <v>86.3</v>
+        <v>85.3</v>
       </c>
       <c r="H15" s="13">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I15" s="12">
-        <v>949</v>
+        <v>837</v>
       </c>
       <c r="J15" s="13">
-        <v>87.8</v>
+        <v>87.9</v>
       </c>
       <c r="K15" s="13">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="D16" s="13">
-        <v>62.7</v>
+        <v>65.7</v>
       </c>
       <c r="E16" s="13">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F16" s="12">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="G16" s="13">
-        <v>60.9</v>
+        <v>68</v>
       </c>
       <c r="H16" s="13">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="I16" s="12">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="J16" s="13">
-        <v>64.599999999999994</v>
+        <v>62.3</v>
       </c>
       <c r="K16" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="D17" s="13">
-        <v>60.8</v>
+        <v>62.6</v>
       </c>
       <c r="E17" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" s="12">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G17" s="13">
-        <v>62</v>
+        <v>63.6</v>
       </c>
       <c r="H17" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I17" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J17" s="13">
-        <v>58.9</v>
+        <v>61</v>
       </c>
       <c r="K17" s="13">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="D18" s="13">
-        <v>81.2</v>
+        <v>81.3</v>
       </c>
       <c r="E18" s="13">
         <v>83</v>
       </c>
       <c r="F18" s="12">
-        <v>638</v>
+        <v>666</v>
       </c>
       <c r="G18" s="13">
-        <v>80.7</v>
+        <v>80.8</v>
       </c>
       <c r="H18" s="13">
         <v>82</v>
       </c>
       <c r="I18" s="12">
-        <v>534</v>
+        <v>512</v>
       </c>
       <c r="J18" s="13">
-        <v>81.8</v>
+        <v>82</v>
       </c>
       <c r="K18" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="D19" s="13">
-        <v>84.5</v>
+        <v>84.9</v>
       </c>
       <c r="E19" s="13">
-        <v>86.5</v>
+        <v>86</v>
       </c>
       <c r="F19" s="12">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="G19" s="13">
-        <v>82.7</v>
+        <v>85</v>
       </c>
       <c r="H19" s="13">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I19" s="12">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="J19" s="13">
-        <v>86.6</v>
+        <v>84.8</v>
       </c>
       <c r="K19" s="13">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>6072</v>
+        <v>5991</v>
       </c>
       <c r="D20" s="13">
-        <v>79.099999999999994</v>
+        <v>79.400000000000006</v>
       </c>
       <c r="E20" s="13">
         <v>83</v>
       </c>
       <c r="F20" s="12">
-        <v>3090</v>
+        <v>3008</v>
       </c>
       <c r="G20" s="13">
-        <v>75.5</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="H20" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I20" s="12">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="J20" s="13">
-        <v>82.9</v>
+        <v>82.6</v>
       </c>
       <c r="K20" s="13">
         <v>85</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>20644</v>
+        <v>21569</v>
       </c>
       <c r="D21" s="13">
-        <v>75.599999999999994</v>
+        <v>76</v>
       </c>
       <c r="E21" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F21" s="12">
-        <v>12043</v>
+        <v>12566</v>
       </c>
       <c r="G21" s="13">
-        <v>72.2</v>
+        <v>72.7</v>
       </c>
       <c r="H21" s="13">
         <v>75</v>
       </c>
       <c r="I21" s="12">
-        <v>8601</v>
+        <v>9003</v>
       </c>
       <c r="J21" s="13">
-        <v>80.3</v>
+        <v>80.5</v>
       </c>
       <c r="K21" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>11755</v>
+        <v>11520</v>
       </c>
       <c r="D22" s="13">
-        <v>76</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="E22" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F22" s="12">
-        <v>6881</v>
+        <v>6754</v>
       </c>
       <c r="G22" s="13">
-        <v>73.8</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="H22" s="13">
-        <v>77</v>
+        <v>76.5</v>
       </c>
       <c r="I22" s="12">
-        <v>4874</v>
+        <v>4766</v>
       </c>
       <c r="J22" s="13">
-        <v>79.2</v>
+        <v>79.3</v>
       </c>
       <c r="K22" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D23" s="13">
-        <v>82.8</v>
+        <v>82</v>
       </c>
       <c r="E23" s="13">
-        <v>85</v>
+        <v>86.5</v>
       </c>
       <c r="F23" s="12">
         <v>22</v>
       </c>
       <c r="G23" s="13">
-        <v>78.5</v>
+        <v>73.7</v>
       </c>
       <c r="H23" s="13">
-        <v>82</v>
+        <v>76.5</v>
       </c>
       <c r="I23" s="12">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J23" s="13">
-        <v>85.3</v>
+        <v>86.4</v>
       </c>
       <c r="K23" s="13">
         <v>88</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>815</v>
+        <v>888</v>
       </c>
       <c r="D24" s="13">
-        <v>71.7</v>
+        <v>72.2</v>
       </c>
       <c r="E24" s="13">
+        <v>75</v>
+      </c>
+      <c r="F24" s="12">
+        <v>580</v>
+      </c>
+      <c r="G24" s="13">
+        <v>70.3</v>
+      </c>
+      <c r="H24" s="13">
         <v>74</v>
       </c>
-      <c r="F24" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I24" s="12">
-        <v>249</v>
+        <v>308</v>
       </c>
       <c r="J24" s="13">
-        <v>75.2</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="K24" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>389</v>
+        <v>304</v>
       </c>
       <c r="D25" s="13">
-        <v>75.400000000000006</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="E25" s="13">
-        <v>79</v>
+        <v>77.5</v>
       </c>
       <c r="F25" s="12">
-        <v>225</v>
+        <v>159</v>
       </c>
       <c r="G25" s="13">
-        <v>74.5</v>
+        <v>73.8</v>
       </c>
       <c r="H25" s="13">
         <v>77</v>
       </c>
       <c r="I25" s="12">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="J25" s="13">
-        <v>76.7</v>
+        <v>71.8</v>
       </c>
       <c r="K25" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>12480</v>
+        <v>13421</v>
       </c>
       <c r="D26" s="13">
-        <v>82</v>
+        <v>82.3</v>
       </c>
       <c r="E26" s="13">
         <v>85</v>
       </c>
       <c r="F26" s="12">
-        <v>7557</v>
+        <v>7999</v>
       </c>
       <c r="G26" s="13">
-        <v>80.599999999999994</v>
+        <v>81</v>
       </c>
       <c r="H26" s="13">
         <v>84</v>
       </c>
       <c r="I26" s="12">
-        <v>4923</v>
+        <v>5422</v>
       </c>
       <c r="J26" s="13">
-        <v>84</v>
+        <v>84.3</v>
       </c>
       <c r="K26" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D27" s="13">
-        <v>60.9</v>
+        <v>66.599999999999994</v>
       </c>
       <c r="E27" s="13">
-        <v>63.5</v>
+        <v>84</v>
       </c>
       <c r="F27" s="12">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G27" s="13">
-        <v>51.3</v>
+        <v>33.799999999999997</v>
       </c>
       <c r="H27" s="13">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="I27" s="12">
         <v>6</v>
       </c>
       <c r="J27" s="13">
-        <v>73.7</v>
+        <v>88.5</v>
       </c>
       <c r="K27" s="13">
-        <v>80.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>6260</v>
+        <v>6146</v>
       </c>
       <c r="D28" s="13">
-        <v>82.1</v>
+        <v>81.900000000000006</v>
       </c>
       <c r="E28" s="13">
         <v>84</v>
       </c>
       <c r="F28" s="12">
-        <v>4486</v>
+        <v>4472</v>
       </c>
       <c r="G28" s="13">
         <v>81.400000000000006</v>
       </c>
       <c r="H28" s="13">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I28" s="12">
-        <v>1774</v>
+        <v>1674</v>
       </c>
       <c r="J28" s="13">
-        <v>83.7</v>
+        <v>83.1</v>
       </c>
       <c r="K28" s="13">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="D29" s="13">
-        <v>80.400000000000006</v>
+        <v>79.8</v>
       </c>
       <c r="E29" s="13">
         <v>81</v>
       </c>
       <c r="F29" s="12">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="G29" s="13">
-        <v>80.400000000000006</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="H29" s="13">
         <v>81</v>
       </c>
       <c r="I29" s="12">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J29" s="13">
-        <v>80.3</v>
+        <v>78.7</v>
       </c>
       <c r="K29" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>616</v>
+        <v>645</v>
       </c>
       <c r="D30" s="13">
-        <v>81.900000000000006</v>
+        <v>81.2</v>
       </c>
       <c r="E30" s="13">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F30" s="12">
-        <v>348</v>
+        <v>375</v>
       </c>
       <c r="G30" s="13">
-        <v>80.8</v>
+        <v>80.5</v>
       </c>
       <c r="H30" s="13">
         <v>84</v>
       </c>
       <c r="I30" s="12">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="J30" s="13">
-        <v>83.4</v>
+        <v>82.2</v>
       </c>
       <c r="K30" s="13">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>557</v>
+        <v>500</v>
       </c>
       <c r="D31" s="13">
-        <v>75.099999999999994</v>
+        <v>76.2</v>
       </c>
       <c r="E31" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F31" s="12">
-        <v>344</v>
+        <v>308</v>
       </c>
       <c r="G31" s="13">
-        <v>72.099999999999994</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="H31" s="13">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I31" s="12">
-        <v>213</v>
+        <v>192</v>
       </c>
       <c r="J31" s="13">
-        <v>80</v>
+        <v>80.599999999999994</v>
       </c>
       <c r="K31" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
-        <v>387</v>
+        <v>342</v>
       </c>
       <c r="D32" s="13">
-        <v>78.599999999999994</v>
+        <v>79.2</v>
       </c>
       <c r="E32" s="13">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F32" s="12">
         <v>204</v>
       </c>
       <c r="G32" s="13">
-        <v>77.099999999999994</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="H32" s="13">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="I32" s="12">
-        <v>183</v>
+        <v>138</v>
       </c>
       <c r="J32" s="13">
         <v>80.2</v>
       </c>
       <c r="K32" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="15">
-        <v>4554</v>
+        <v>4315</v>
       </c>
       <c r="D33" s="13">
-        <v>61.7</v>
+        <v>62.4</v>
       </c>
       <c r="E33" s="13">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F33" s="16">
-        <v>3196</v>
+        <v>3062</v>
       </c>
       <c r="G33" s="13">
-        <v>57.4</v>
+        <v>58.3</v>
       </c>
       <c r="H33" s="13">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I33" s="16">
-        <v>1358</v>
+        <v>1253</v>
       </c>
       <c r="J33" s="13">
-        <v>71.900000000000006</v>
+        <v>72.3</v>
       </c>
       <c r="K33" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>426</v>
+        <v>378</v>
       </c>
       <c r="D34" s="13">
-        <v>79.7</v>
+        <v>80.3</v>
       </c>
       <c r="E34" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F34" s="16">
-        <v>222</v>
+        <v>192</v>
       </c>
       <c r="G34" s="13">
-        <v>77.900000000000006</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="H34" s="13">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I34" s="16">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="J34" s="13">
-        <v>81.7</v>
+        <v>80.5</v>
       </c>
       <c r="K34" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="D35" s="13">
-        <v>77.8</v>
+        <v>78.7</v>
       </c>
       <c r="E35" s="13">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F35" s="16">
-        <v>311</v>
+        <v>287</v>
       </c>
       <c r="G35" s="13">
-        <v>74.3</v>
+        <v>74.2</v>
       </c>
       <c r="H35" s="13">
         <v>78</v>
       </c>
       <c r="I35" s="16">
-        <v>252</v>
+        <v>282</v>
       </c>
       <c r="J35" s="13">
-        <v>82.2</v>
+        <v>83.3</v>
       </c>
       <c r="K35" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1408</v>
+        <v>1161</v>
       </c>
       <c r="D36" s="13">
-        <v>72.400000000000006</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="E36" s="13">
+        <v>74</v>
+      </c>
+      <c r="F36" s="16">
+        <v>554</v>
+      </c>
+      <c r="G36" s="13">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="H36" s="13">
+        <v>71</v>
+      </c>
+      <c r="I36" s="16">
+        <v>607</v>
+      </c>
+      <c r="J36" s="13">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="K36" s="13">
         <v>76</v>
       </c>
-      <c r="F36" s="16">
-[...18 lines deleted...]
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>5381</v>
+        <v>5523</v>
       </c>
       <c r="D37" s="13">
-        <v>77.8</v>
+        <v>77.5</v>
       </c>
       <c r="E37" s="13">
         <v>80</v>
       </c>
       <c r="F37" s="16">
-        <v>2644</v>
+        <v>2789</v>
       </c>
       <c r="G37" s="13">
-        <v>76.099999999999994</v>
+        <v>75.7</v>
       </c>
       <c r="H37" s="13">
         <v>78</v>
       </c>
       <c r="I37" s="16">
-        <v>2737</v>
+        <v>2734</v>
       </c>
       <c r="J37" s="13">
         <v>79.400000000000006</v>
       </c>
       <c r="K37" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D38" s="13">
-        <v>35.526316000000001</v>
+        <v>36</v>
       </c>
       <c r="E38" s="13">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J38" s="13">
-        <v>35.526316000000001</v>
+        <v>36</v>
       </c>
       <c r="K38" s="13">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="J39" s="13">
         <v>0</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="D40" s="13">
-        <v>16</v>
+        <v>20.6</v>
       </c>
       <c r="E40" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F40" s="16">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="G40" s="13">
-        <v>15.9</v>
+        <v>17.7</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="16">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="J40" s="13">
-        <v>16.2</v>
+        <v>24.2</v>
       </c>
       <c r="K40" s="13">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>1555</v>
+        <v>1487</v>
       </c>
       <c r="D41" s="13">
-        <v>88.9</v>
+        <v>89.3</v>
       </c>
       <c r="E41" s="13">
         <v>90</v>
       </c>
       <c r="F41" s="16">
-        <v>663</v>
+        <v>636</v>
       </c>
       <c r="G41" s="13">
-        <v>87.7</v>
+        <v>88.3</v>
       </c>
       <c r="H41" s="13">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I41" s="16">
-        <v>892</v>
+        <v>851</v>
       </c>
       <c r="J41" s="13">
-        <v>89.8</v>
+        <v>90.1</v>
       </c>
       <c r="K41" s="13">
         <v>90</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
         <v>23</v>
       </c>
       <c r="D42" s="13">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G42" s="13">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="15">
-        <v>6965</v>
+        <v>6846</v>
       </c>
       <c r="D43" s="13">
-        <v>58.4</v>
+        <v>59.1</v>
       </c>
       <c r="E43" s="13">
         <v>62</v>
       </c>
       <c r="F43" s="16">
-        <v>4923</v>
+        <v>4803</v>
       </c>
       <c r="G43" s="13">
-        <v>56.2</v>
+        <v>57</v>
       </c>
       <c r="H43" s="13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I43" s="16">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="J43" s="13">
-        <v>63.8</v>
+        <v>64</v>
       </c>
       <c r="K43" s="13">
         <v>69</v>
       </c>
     </row>
-    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="15">
-        <v>3871</v>
-[...1 lines deleted...]
-      <c r="D44" s="38">
+        <v>3865</v>
+      </c>
+      <c r="D44" s="13">
+        <v>52</v>
+      </c>
+      <c r="E44" s="13">
+        <v>52</v>
+      </c>
+      <c r="F44" s="16">
+        <v>2551</v>
+      </c>
+      <c r="G44" s="13">
         <v>52.3</v>
       </c>
-      <c r="E44" s="38">
+      <c r="H44" s="13">
         <v>52</v>
       </c>
-      <c r="F44" s="16">
-[...7 lines deleted...]
-      </c>
       <c r="I44" s="16">
-        <v>1297</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1314</v>
+      </c>
+      <c r="J44" s="13">
+        <v>51.4</v>
+      </c>
+      <c r="K44" s="13">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="36">
-        <v>175</v>
+      <c r="C45" s="32">
+        <v>169</v>
       </c>
       <c r="D45" s="23">
-        <v>41.9</v>
+        <v>47.9</v>
       </c>
       <c r="E45" s="23">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>48</v>
+      </c>
+      <c r="F45" s="33">
+        <v>106</v>
       </c>
       <c r="G45" s="23">
-        <v>41.9</v>
+        <v>46.7</v>
       </c>
       <c r="H45" s="23">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>46.5</v>
+      </c>
+      <c r="I45" s="33">
+        <v>63</v>
       </c>
       <c r="J45" s="23">
-        <v>41.8</v>
+        <v>50</v>
       </c>
       <c r="K45" s="23">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.25" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="10.21875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="19" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="19" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="13" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="19" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="32"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>133</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="34"/>
-[...1 lines deleted...]
-      <c r="F3" s="34" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="34"/>
-[...1 lines deleted...]
-      <c r="I3" s="34" t="s">
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="12">
-        <v>172418</v>
+        <v>171857</v>
       </c>
       <c r="D5" s="13">
-        <v>72.5</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="E5" s="13">
         <v>77</v>
       </c>
       <c r="F5" s="12">
-        <v>102985</v>
+        <v>101686</v>
       </c>
       <c r="G5" s="13">
-        <v>70.400000000000006</v>
+        <v>70.7</v>
       </c>
       <c r="H5" s="13">
         <v>74</v>
       </c>
       <c r="I5" s="12">
-        <v>69433</v>
+        <v>70171</v>
       </c>
       <c r="J5" s="13">
-        <v>75.599999999999994</v>
+        <v>76</v>
       </c>
       <c r="K5" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="12">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="D6" s="13">
-        <v>75.900000000000006</v>
+        <v>75.2</v>
       </c>
       <c r="E6" s="13">
         <v>80</v>
       </c>
       <c r="F6" s="12">
+        <v>75</v>
+      </c>
+      <c r="G6" s="13">
+        <v>73.8</v>
+      </c>
+      <c r="H6" s="13">
+        <v>78</v>
+      </c>
+      <c r="I6" s="12">
+        <v>57</v>
+      </c>
+      <c r="J6" s="13">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="K6" s="13">
         <v>83</v>
       </c>
-      <c r="G6" s="13">
-[...15 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12">
-        <v>547</v>
+        <v>511</v>
       </c>
       <c r="D7" s="13">
         <v>78.2</v>
       </c>
       <c r="E7" s="13">
         <v>82</v>
       </c>
       <c r="F7" s="12">
-        <v>415</v>
+        <v>397</v>
       </c>
       <c r="G7" s="13">
-        <v>78</v>
+        <v>77.900000000000006</v>
       </c>
       <c r="H7" s="13">
         <v>82</v>
       </c>
       <c r="I7" s="12">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="J7" s="13">
-        <v>78.8</v>
+        <v>79.5</v>
       </c>
       <c r="K7" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
-        <v>3787</v>
+        <v>3752</v>
       </c>
       <c r="D8" s="13">
-        <v>77.8</v>
+        <v>78.3</v>
       </c>
       <c r="E8" s="13">
         <v>82</v>
       </c>
       <c r="F8" s="12">
-        <v>2193</v>
+        <v>2200</v>
       </c>
       <c r="G8" s="13">
-        <v>76.099999999999994</v>
+        <v>76.5</v>
       </c>
       <c r="H8" s="13">
         <v>81</v>
       </c>
       <c r="I8" s="12">
-        <v>1594</v>
+        <v>1552</v>
       </c>
       <c r="J8" s="13">
-        <v>80.099999999999994</v>
+        <v>80.8</v>
       </c>
       <c r="K8" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C9" s="12">
-        <v>301</v>
+        <v>332</v>
       </c>
       <c r="D9" s="13">
-        <v>64.400000000000006</v>
+        <v>65</v>
       </c>
       <c r="E9" s="13">
         <v>64</v>
       </c>
       <c r="F9" s="12">
-        <v>186</v>
+        <v>221</v>
       </c>
       <c r="G9" s="13">
-        <v>62.5</v>
+        <v>63</v>
       </c>
       <c r="H9" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="12">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="J9" s="13">
-        <v>67.400000000000006</v>
+        <v>69</v>
       </c>
       <c r="K9" s="13">
         <v>69</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="12">
-        <v>179</v>
+        <v>149</v>
       </c>
       <c r="D10" s="13">
-        <v>44.4</v>
+        <v>45.4</v>
       </c>
       <c r="E10" s="13">
         <v>44</v>
       </c>
       <c r="F10" s="12">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="G10" s="13">
-        <v>44.1</v>
+        <v>45.1</v>
       </c>
       <c r="H10" s="13">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I10" s="12">
         <v>12</v>
       </c>
       <c r="J10" s="13">
-        <v>48.8</v>
+        <v>49.8</v>
       </c>
       <c r="K10" s="13">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12">
-        <v>47760</v>
+        <v>48037</v>
       </c>
       <c r="D11" s="13">
-        <v>68.599999999999994</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="E11" s="13">
         <v>69</v>
       </c>
       <c r="F11" s="12">
-        <v>29215</v>
+        <v>29346</v>
       </c>
       <c r="G11" s="13">
-        <v>68.099999999999994</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="H11" s="13">
         <v>68</v>
       </c>
       <c r="I11" s="12">
-        <v>18545</v>
+        <v>18691</v>
       </c>
       <c r="J11" s="13">
-        <v>69.400000000000006</v>
+        <v>69.7</v>
       </c>
       <c r="K11" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="12">
-        <v>1388</v>
+        <v>1507</v>
       </c>
       <c r="D12" s="13">
-        <v>75</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="E12" s="13">
         <v>79</v>
       </c>
       <c r="F12" s="12">
-        <v>801</v>
+        <v>888</v>
       </c>
       <c r="G12" s="13">
         <v>74.099999999999994</v>
       </c>
       <c r="H12" s="13">
         <v>78</v>
       </c>
       <c r="I12" s="12">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="J12" s="13">
-        <v>76.2</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="K12" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
-        <v>294</v>
+        <v>354</v>
       </c>
       <c r="D13" s="13">
-        <v>76.7</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="E13" s="13">
+        <v>83</v>
+      </c>
+      <c r="F13" s="12">
+        <v>160</v>
+      </c>
+      <c r="G13" s="13">
+        <v>75.5</v>
+      </c>
+      <c r="H13" s="13">
         <v>81</v>
       </c>
-      <c r="F13" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I13" s="12">
-        <v>162</v>
+        <v>194</v>
       </c>
       <c r="J13" s="13">
-        <v>78.8</v>
+        <v>80.8</v>
       </c>
       <c r="K13" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12">
-        <v>9960</v>
+        <v>9845</v>
       </c>
       <c r="D14" s="13">
-        <v>75.099999999999994</v>
+        <v>75.5</v>
       </c>
       <c r="E14" s="13">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F14" s="12">
-        <v>5018</v>
+        <v>4934</v>
       </c>
       <c r="G14" s="13">
-        <v>72.3</v>
+        <v>72.5</v>
       </c>
       <c r="H14" s="13">
         <v>74</v>
       </c>
       <c r="I14" s="12">
-        <v>4942</v>
+        <v>4911</v>
       </c>
       <c r="J14" s="13">
-        <v>77.900000000000006</v>
+        <v>78.599999999999994</v>
       </c>
       <c r="K14" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="12">
-        <v>1622</v>
+        <v>1721</v>
       </c>
       <c r="D15" s="13">
         <v>87.1</v>
       </c>
       <c r="E15" s="13">
         <v>88</v>
       </c>
       <c r="F15" s="12">
-        <v>734</v>
+        <v>772</v>
       </c>
       <c r="G15" s="13">
         <v>86.3</v>
       </c>
       <c r="H15" s="13">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I15" s="12">
-        <v>888</v>
+        <v>949</v>
       </c>
       <c r="J15" s="13">
-        <v>87.7</v>
+        <v>87.8</v>
       </c>
       <c r="K15" s="13">
         <v>88</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="D16" s="13">
+        <v>62.7</v>
+      </c>
+      <c r="E16" s="13">
+        <v>67</v>
+      </c>
+      <c r="F16" s="12">
+        <v>43</v>
+      </c>
+      <c r="G16" s="13">
         <v>60.9</v>
       </c>
-      <c r="E16" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="H16" s="13">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I16" s="12">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J16" s="13">
-        <v>62.2</v>
+        <v>64.599999999999994</v>
       </c>
       <c r="K16" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="12">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="D17" s="13">
-        <v>61.3</v>
+        <v>60.8</v>
       </c>
       <c r="E17" s="13">
         <v>63</v>
       </c>
       <c r="F17" s="12">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G17" s="13">
-        <v>60.9</v>
+        <v>62</v>
       </c>
       <c r="H17" s="13">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I17" s="12">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="J17" s="13">
-        <v>61.7</v>
+        <v>58.9</v>
       </c>
       <c r="K17" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="12">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="D18" s="13">
-        <v>81.3</v>
+        <v>81.2</v>
       </c>
       <c r="E18" s="13">
         <v>83</v>
       </c>
       <c r="F18" s="12">
-        <v>673</v>
+        <v>638</v>
       </c>
       <c r="G18" s="13">
-        <v>81.2</v>
+        <v>80.7</v>
       </c>
       <c r="H18" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I18" s="12">
-        <v>494</v>
+        <v>534</v>
       </c>
       <c r="J18" s="13">
-        <v>81.5</v>
+        <v>81.8</v>
       </c>
       <c r="K18" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C19" s="12">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D19" s="13">
-        <v>82.8</v>
+        <v>84.5</v>
       </c>
       <c r="E19" s="13">
-        <v>84</v>
+        <v>86.5</v>
       </c>
       <c r="F19" s="12">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="G19" s="13">
-        <v>83.7</v>
+        <v>82.7</v>
       </c>
       <c r="H19" s="13">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I19" s="12">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="J19" s="13">
-        <v>82.3</v>
+        <v>86.6</v>
       </c>
       <c r="K19" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="12">
-        <v>20812</v>
+        <v>6072</v>
       </c>
       <c r="D20" s="13">
-        <v>75.2</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="E20" s="13">
+        <v>83</v>
+      </c>
+      <c r="F20" s="12">
+        <v>3090</v>
+      </c>
+      <c r="G20" s="13">
+        <v>75.5</v>
+      </c>
+      <c r="H20" s="13">
         <v>79</v>
       </c>
-      <c r="F20" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="I20" s="12">
-        <v>8577</v>
+        <v>2982</v>
       </c>
       <c r="J20" s="13">
-        <v>80</v>
+        <v>82.9</v>
       </c>
       <c r="K20" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="12">
-        <v>5881</v>
+        <v>20644</v>
       </c>
       <c r="D21" s="13">
-        <v>78.7</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="E21" s="13">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F21" s="12">
-        <v>3062</v>
+        <v>12043</v>
       </c>
       <c r="G21" s="13">
-        <v>75.400000000000006</v>
+        <v>72.2</v>
       </c>
       <c r="H21" s="13">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="I21" s="12">
-        <v>2819</v>
+        <v>8601</v>
       </c>
       <c r="J21" s="13">
-        <v>82.3</v>
+        <v>80.3</v>
       </c>
       <c r="K21" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
-        <v>11846</v>
+        <v>11755</v>
       </c>
       <c r="D22" s="13">
-        <v>75.900000000000006</v>
+        <v>76</v>
       </c>
       <c r="E22" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F22" s="12">
-        <v>6916</v>
+        <v>6881</v>
       </c>
       <c r="G22" s="13">
-        <v>73.599999999999994</v>
+        <v>73.8</v>
       </c>
       <c r="H22" s="13">
         <v>77</v>
       </c>
       <c r="I22" s="12">
-        <v>4930</v>
+        <v>4874</v>
       </c>
       <c r="J22" s="13">
-        <v>79.099999999999994</v>
+        <v>79.2</v>
       </c>
       <c r="K22" s="13">
         <v>82</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="12">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D23" s="13">
-        <v>84.8</v>
+        <v>82.8</v>
       </c>
       <c r="E23" s="13">
+        <v>85</v>
+      </c>
+      <c r="F23" s="12">
+        <v>22</v>
+      </c>
+      <c r="G23" s="13">
+        <v>78.5</v>
+      </c>
+      <c r="H23" s="13">
+        <v>82</v>
+      </c>
+      <c r="I23" s="12">
+        <v>39</v>
+      </c>
+      <c r="J23" s="13">
+        <v>85.3</v>
+      </c>
+      <c r="K23" s="13">
         <v>88</v>
       </c>
-      <c r="F23" s="12">
-[...18 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="12">
-        <v>836</v>
+        <v>815</v>
       </c>
       <c r="D24" s="13">
-        <v>70.8</v>
+        <v>71.7</v>
       </c>
       <c r="E24" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F24" s="12">
-        <v>592</v>
+        <v>566</v>
       </c>
       <c r="G24" s="13">
-        <v>68.5</v>
+        <v>70.2</v>
       </c>
       <c r="H24" s="13">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I24" s="12">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="J24" s="13">
-        <v>76.400000000000006</v>
+        <v>75.2</v>
       </c>
       <c r="K24" s="13">
         <v>79</v>
       </c>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="12">
-        <v>578</v>
+        <v>389</v>
       </c>
       <c r="D25" s="13">
-        <v>64.400000000000006</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="E25" s="13">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="F25" s="12">
-        <v>372</v>
+        <v>225</v>
       </c>
       <c r="G25" s="13">
-        <v>64.099999999999994</v>
+        <v>74.5</v>
       </c>
       <c r="H25" s="13">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="I25" s="12">
-        <v>206</v>
+        <v>164</v>
       </c>
       <c r="J25" s="13">
-        <v>65.099999999999994</v>
+        <v>76.7</v>
       </c>
       <c r="K25" s="13">
-        <v>66.5</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="12">
-        <v>12212</v>
+        <v>12480</v>
       </c>
       <c r="D26" s="13">
-        <v>81.5</v>
+        <v>82</v>
       </c>
       <c r="E26" s="13">
         <v>85</v>
       </c>
       <c r="F26" s="12">
-        <v>7461</v>
+        <v>7557</v>
       </c>
       <c r="G26" s="13">
-        <v>80.2</v>
+        <v>80.599999999999994</v>
       </c>
       <c r="H26" s="13">
         <v>84</v>
       </c>
       <c r="I26" s="12">
-        <v>4751</v>
+        <v>4923</v>
       </c>
       <c r="J26" s="13">
-        <v>83.5</v>
+        <v>84</v>
       </c>
       <c r="K26" s="13">
         <v>86</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="12">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D27" s="13">
-        <v>72.400000000000006</v>
+        <v>60.9</v>
       </c>
       <c r="E27" s="13">
-        <v>84</v>
+        <v>63.5</v>
       </c>
       <c r="F27" s="12">
         <v>8</v>
       </c>
       <c r="G27" s="13">
-        <v>70.900000000000006</v>
+        <v>51.3</v>
       </c>
       <c r="H27" s="13">
-        <v>82.5</v>
+        <v>57</v>
       </c>
       <c r="I27" s="12">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J27" s="13">
-        <v>74</v>
+        <v>73.7</v>
       </c>
       <c r="K27" s="13">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="12">
-        <v>6787</v>
+        <v>6260</v>
       </c>
       <c r="D28" s="13">
-        <v>81.599999999999994</v>
+        <v>82.1</v>
       </c>
       <c r="E28" s="13">
         <v>84</v>
       </c>
       <c r="F28" s="12">
-        <v>4931</v>
+        <v>4486</v>
       </c>
       <c r="G28" s="13">
-        <v>81.099999999999994</v>
+        <v>81.400000000000006</v>
       </c>
       <c r="H28" s="13">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I28" s="12">
-        <v>1856</v>
+        <v>1774</v>
       </c>
       <c r="J28" s="13">
-        <v>82.8</v>
+        <v>83.7</v>
       </c>
       <c r="K28" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="D29" s="13">
-        <v>79.099999999999994</v>
+        <v>80.400000000000006</v>
       </c>
       <c r="E29" s="13">
         <v>81</v>
       </c>
       <c r="F29" s="12">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="G29" s="13">
-        <v>78.900000000000006</v>
+        <v>80.400000000000006</v>
       </c>
       <c r="H29" s="13">
         <v>81</v>
       </c>
       <c r="I29" s="12">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J29" s="13">
-        <v>82.8</v>
+        <v>80.3</v>
       </c>
       <c r="K29" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="12">
-        <v>646</v>
+        <v>616</v>
       </c>
       <c r="D30" s="13">
-        <v>80.7</v>
+        <v>81.900000000000006</v>
       </c>
       <c r="E30" s="13">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F30" s="12">
-        <v>383</v>
+        <v>348</v>
       </c>
       <c r="G30" s="13">
-        <v>79.400000000000006</v>
+        <v>80.8</v>
       </c>
       <c r="H30" s="13">
         <v>84</v>
       </c>
       <c r="I30" s="12">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="J30" s="13">
-        <v>82.6</v>
+        <v>83.4</v>
       </c>
       <c r="K30" s="13">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="D31" s="13">
-        <v>75.3</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="E31" s="13">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F31" s="12">
-        <v>374</v>
+        <v>344</v>
       </c>
       <c r="G31" s="13">
-        <v>72.900000000000006</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="H31" s="13">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I31" s="12">
-        <v>186</v>
+        <v>213</v>
       </c>
       <c r="J31" s="13">
-        <v>80.099999999999994</v>
+        <v>80</v>
       </c>
       <c r="K31" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
         <v>387</v>
       </c>
       <c r="D32" s="13">
         <v>78.599999999999994</v>
       </c>
       <c r="E32" s="13">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F32" s="12">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="G32" s="13">
-        <v>77.900000000000006</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="H32" s="13">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="I32" s="12">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="J32" s="13">
-        <v>79.599999999999994</v>
+        <v>80.2</v>
       </c>
       <c r="K32" s="13">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="15">
-        <v>4738</v>
+        <v>4554</v>
       </c>
       <c r="D33" s="13">
         <v>61.7</v>
       </c>
       <c r="E33" s="13">
         <v>60</v>
       </c>
       <c r="F33" s="16">
-        <v>3404</v>
+        <v>3196</v>
       </c>
       <c r="G33" s="13">
-        <v>57.8</v>
+        <v>57.4</v>
       </c>
       <c r="H33" s="13">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I33" s="16">
-        <v>1334</v>
+        <v>1358</v>
       </c>
       <c r="J33" s="13">
-        <v>71.599999999999994</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="K33" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="15">
-        <v>384</v>
+        <v>426</v>
       </c>
       <c r="D34" s="13">
-        <v>80.7</v>
+        <v>79.7</v>
       </c>
       <c r="E34" s="13">
+        <v>81</v>
+      </c>
+      <c r="F34" s="16">
+        <v>222</v>
+      </c>
+      <c r="G34" s="13">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="H34" s="13">
+        <v>80</v>
+      </c>
+      <c r="I34" s="16">
+        <v>204</v>
+      </c>
+      <c r="J34" s="13">
+        <v>81.7</v>
+      </c>
+      <c r="K34" s="13">
         <v>83</v>
       </c>
-      <c r="F34" s="16">
-[...18 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="15">
-        <v>631</v>
+        <v>563</v>
       </c>
       <c r="D35" s="13">
-        <v>78</v>
+        <v>77.8</v>
       </c>
       <c r="E35" s="13">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F35" s="16">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="G35" s="13">
-        <v>74.2</v>
+        <v>74.3</v>
       </c>
       <c r="H35" s="13">
         <v>78</v>
       </c>
       <c r="I35" s="16">
-        <v>312</v>
+        <v>252</v>
       </c>
       <c r="J35" s="13">
-        <v>81.8</v>
+        <v>82.2</v>
       </c>
       <c r="K35" s="13">
         <v>84</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="15">
-        <v>1715</v>
+        <v>1408</v>
       </c>
       <c r="D36" s="13">
-        <v>74.7</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="E36" s="13">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F36" s="16">
-        <v>804</v>
+        <v>672</v>
       </c>
       <c r="G36" s="13">
-        <v>72.5</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="H36" s="13">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="I36" s="16">
-        <v>911</v>
+        <v>736</v>
       </c>
       <c r="J36" s="13">
-        <v>76.599999999999994</v>
+        <v>74</v>
       </c>
       <c r="K36" s="13">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="15">
-        <v>5226</v>
+        <v>5381</v>
       </c>
       <c r="D37" s="13">
-        <v>77.3</v>
+        <v>77.8</v>
       </c>
       <c r="E37" s="13">
         <v>80</v>
       </c>
       <c r="F37" s="16">
-        <v>2616</v>
+        <v>2644</v>
       </c>
       <c r="G37" s="13">
-        <v>75.8</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="H37" s="13">
         <v>78</v>
       </c>
       <c r="I37" s="16">
-        <v>2610</v>
+        <v>2737</v>
       </c>
       <c r="J37" s="13">
-        <v>78.900000000000006</v>
+        <v>79.400000000000006</v>
       </c>
       <c r="K37" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="15">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D38" s="13">
-        <v>34.799999999999997</v>
+        <v>35.526316000000001</v>
       </c>
       <c r="E38" s="13">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>145</v>
       </c>
       <c r="I38" s="16">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="J38" s="13">
-        <v>34.799999999999997</v>
+        <v>35.526316000000001</v>
       </c>
       <c r="K38" s="13">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="15">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="16">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="16">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="J39" s="13">
         <v>0</v>
       </c>
       <c r="K39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="15">
-        <v>309</v>
+        <v>271</v>
       </c>
       <c r="D40" s="13">
-        <v>18.2</v>
+        <v>16</v>
       </c>
       <c r="E40" s="13">
         <v>0</v>
       </c>
       <c r="F40" s="16">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="G40" s="13">
-        <v>19.7</v>
+        <v>15.9</v>
       </c>
       <c r="H40" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I40" s="16">
-        <v>149</v>
+        <v>123</v>
       </c>
       <c r="J40" s="13">
-        <v>16.7</v>
+        <v>16.2</v>
       </c>
       <c r="K40" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="15">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="D41" s="13">
-        <v>88.3</v>
+        <v>88.9</v>
       </c>
       <c r="E41" s="13">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F41" s="16">
-        <v>710</v>
+        <v>663</v>
       </c>
       <c r="G41" s="13">
-        <v>86.7</v>
+        <v>87.7</v>
       </c>
       <c r="H41" s="13">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I41" s="16">
-        <v>839</v>
+        <v>892</v>
       </c>
       <c r="J41" s="13">
         <v>89.8</v>
       </c>
       <c r="K41" s="13">
         <v>90</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="15">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="J42" s="13">
         <v>0</v>
       </c>
       <c r="K42" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="15">
-        <v>7206</v>
+        <v>6965</v>
       </c>
       <c r="D43" s="13">
-        <v>57.6</v>
+        <v>58.4</v>
       </c>
       <c r="E43" s="13">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F43" s="16">
-        <v>5224</v>
+        <v>4923</v>
       </c>
       <c r="G43" s="13">
-        <v>55.4</v>
+        <v>56.2</v>
       </c>
       <c r="H43" s="13">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I43" s="16">
-        <v>1982</v>
+        <v>2042</v>
       </c>
       <c r="J43" s="13">
-        <v>63.6</v>
+        <v>63.8</v>
       </c>
       <c r="K43" s="13">
         <v>69</v>
       </c>
     </row>
-    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="15">
-        <v>3765</v>
-[...4 lines deleted...]
-      <c r="E44" s="38">
+        <v>3871</v>
+      </c>
+      <c r="D44" s="13">
+        <v>52.3</v>
+      </c>
+      <c r="E44" s="13">
         <v>52</v>
       </c>
       <c r="F44" s="16">
-        <v>2559</v>
-[...1 lines deleted...]
-      <c r="G44" s="38">
+        <v>2574</v>
+      </c>
+      <c r="G44" s="13">
+        <v>52.3</v>
+      </c>
+      <c r="H44" s="13">
         <v>52</v>
       </c>
-      <c r="H44" s="38">
-[...1 lines deleted...]
-      </c>
       <c r="I44" s="16">
-        <v>1206</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1297</v>
+      </c>
+      <c r="J44" s="13">
+        <v>52.3</v>
+      </c>
+      <c r="K44" s="13">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="36">
-        <v>153</v>
+      <c r="C45" s="32">
+        <v>175</v>
       </c>
       <c r="D45" s="23">
-        <v>42</v>
+        <v>41.9</v>
       </c>
       <c r="E45" s="23">
         <v>43</v>
       </c>
-      <c r="F45" s="37">
-        <v>98</v>
+      <c r="F45" s="33">
+        <v>114</v>
       </c>
       <c r="G45" s="23">
-        <v>41.2</v>
+        <v>41.9</v>
       </c>
       <c r="H45" s="23">
-        <v>41.5</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>42</v>
+      </c>
+      <c r="I45" s="33">
+        <v>61</v>
       </c>
       <c r="J45" s="23">
-        <v>43.5</v>
+        <v>41.8</v>
       </c>
       <c r="K45" s="23">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>