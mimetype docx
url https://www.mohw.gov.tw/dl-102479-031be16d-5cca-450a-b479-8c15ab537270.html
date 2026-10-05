--- v0 (2026-09-14)
+++ v1 (2026-10-05)
@@ -1073,70 +1073,98 @@
         </w:rPr>
         <w:t>所載</w:t>
       </w:r>
       <w:r w:rsidR="005B20DD" w:rsidRPr="000A6581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內容</w:t>
       </w:r>
       <w:r w:rsidR="00D9577A" w:rsidRPr="000A6581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一致</w:t>
       </w:r>
       <w:r w:rsidR="008869C9" w:rsidRPr="000A6581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C40066D" w14:textId="717D6AA5" w:rsidR="008869C9" w:rsidRPr="005814C5" w:rsidRDefault="008869C9" w:rsidP="00410519">
+    <w:p w14:paraId="0C40066D" w14:textId="36B55E82" w:rsidR="008869C9" w:rsidRPr="005814C5" w:rsidRDefault="008869C9" w:rsidP="00410519">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005814C5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t>檢附之授權公文須有發文字號及</w:t>
+        <w:t>檢附之授權公文須有發文字號</w:t>
+      </w:r>
+      <w:r w:rsidR="005A37DC" w:rsidRPr="00021BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>或機關（構）內</w:t>
+      </w:r>
+      <w:r w:rsidR="00930B03" w:rsidRPr="00021BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>簽陳字號</w:t>
+      </w:r>
+      <w:r w:rsidR="005A37DC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005814C5">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="00E45FFE" w:rsidRPr="005814C5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>機關</w:t>
       </w:r>
       <w:r w:rsidR="005814C5" w:rsidRPr="005814C5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E45FFE" w:rsidRPr="005814C5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>構</w:t>
       </w:r>
       <w:r w:rsidR="005814C5" w:rsidRPr="005814C5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -1157,58 +1185,58 @@
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>等資訊</w:t>
       </w:r>
       <w:r w:rsidRPr="005814C5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008869C9" w:rsidRPr="005814C5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="306CD5DF" w14:textId="77777777" w:rsidR="00BD468E" w:rsidRDefault="00BD468E" w:rsidP="00533CEF">
+    <w:p w14:paraId="67C4F007" w14:textId="77777777" w:rsidR="00E408AC" w:rsidRDefault="00E408AC" w:rsidP="00533CEF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2252932C" w14:textId="77777777" w:rsidR="00BD468E" w:rsidRDefault="00BD468E" w:rsidP="00533CEF">
+    <w:p w14:paraId="71557A27" w14:textId="77777777" w:rsidR="00E408AC" w:rsidRDefault="00E408AC" w:rsidP="00533CEF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -1217,58 +1245,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E19C952" w14:textId="77777777" w:rsidR="00BD468E" w:rsidRDefault="00BD468E" w:rsidP="00533CEF">
+    <w:p w14:paraId="715B92FD" w14:textId="77777777" w:rsidR="00E408AC" w:rsidRDefault="00E408AC" w:rsidP="00533CEF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3480932E" w14:textId="77777777" w:rsidR="00BD468E" w:rsidRDefault="00BD468E" w:rsidP="00533CEF">
+    <w:p w14:paraId="14DF0F94" w14:textId="77777777" w:rsidR="00E408AC" w:rsidRDefault="00E408AC" w:rsidP="00533CEF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="178F07CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41D60948"/>
     <w:lvl w:ilvl="0" w:tplc="F1F4D9FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
@@ -1835,50 +1863,51 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00311D22"/>
     <w:rsid w:val="000062A7"/>
+    <w:rsid w:val="00021BF6"/>
     <w:rsid w:val="000519AE"/>
     <w:rsid w:val="00056FFB"/>
     <w:rsid w:val="00063B88"/>
     <w:rsid w:val="00066BE4"/>
     <w:rsid w:val="00075EEC"/>
     <w:rsid w:val="00080112"/>
     <w:rsid w:val="00090FEA"/>
     <w:rsid w:val="000A6581"/>
     <w:rsid w:val="000B4FE5"/>
     <w:rsid w:val="000E28AD"/>
     <w:rsid w:val="000E676E"/>
     <w:rsid w:val="00115335"/>
     <w:rsid w:val="001265EE"/>
     <w:rsid w:val="00140851"/>
     <w:rsid w:val="001560BA"/>
     <w:rsid w:val="001625E2"/>
     <w:rsid w:val="00172137"/>
     <w:rsid w:val="00191E88"/>
     <w:rsid w:val="00195033"/>
     <w:rsid w:val="00197172"/>
     <w:rsid w:val="001B13BA"/>
     <w:rsid w:val="001C234D"/>
     <w:rsid w:val="001C44C6"/>
     <w:rsid w:val="001D7803"/>
     <w:rsid w:val="001E7088"/>
@@ -1901,122 +1930,127 @@
     <w:rsid w:val="003C4812"/>
     <w:rsid w:val="003C51B7"/>
     <w:rsid w:val="003D2312"/>
     <w:rsid w:val="003D5F94"/>
     <w:rsid w:val="003E1404"/>
     <w:rsid w:val="003E7E35"/>
     <w:rsid w:val="003F15CE"/>
     <w:rsid w:val="00406CD3"/>
     <w:rsid w:val="00410519"/>
     <w:rsid w:val="004146F7"/>
     <w:rsid w:val="004365CB"/>
     <w:rsid w:val="0047213E"/>
     <w:rsid w:val="004951C0"/>
     <w:rsid w:val="004A3B9C"/>
     <w:rsid w:val="004A52AE"/>
     <w:rsid w:val="004B3258"/>
     <w:rsid w:val="004C11D5"/>
     <w:rsid w:val="004C16C5"/>
     <w:rsid w:val="004E560D"/>
     <w:rsid w:val="004E6950"/>
     <w:rsid w:val="0050394A"/>
     <w:rsid w:val="00511B18"/>
     <w:rsid w:val="00533CEF"/>
     <w:rsid w:val="00555E32"/>
     <w:rsid w:val="005814C5"/>
+    <w:rsid w:val="005A37DC"/>
     <w:rsid w:val="005B20DD"/>
     <w:rsid w:val="00604BDF"/>
     <w:rsid w:val="006051A8"/>
     <w:rsid w:val="00615110"/>
     <w:rsid w:val="00637409"/>
     <w:rsid w:val="006420A8"/>
     <w:rsid w:val="006850EC"/>
     <w:rsid w:val="00686A7E"/>
     <w:rsid w:val="00696AC5"/>
     <w:rsid w:val="006A1E6B"/>
+    <w:rsid w:val="006A20D7"/>
     <w:rsid w:val="006B52F1"/>
     <w:rsid w:val="006D290A"/>
     <w:rsid w:val="006E00DB"/>
     <w:rsid w:val="006F6977"/>
     <w:rsid w:val="0072255D"/>
     <w:rsid w:val="00766AEC"/>
     <w:rsid w:val="007761F8"/>
     <w:rsid w:val="00784456"/>
     <w:rsid w:val="007C528E"/>
     <w:rsid w:val="007D662D"/>
     <w:rsid w:val="007D797E"/>
     <w:rsid w:val="0081173A"/>
     <w:rsid w:val="00825721"/>
     <w:rsid w:val="00861252"/>
     <w:rsid w:val="008869C9"/>
     <w:rsid w:val="008963D6"/>
     <w:rsid w:val="008A3F5C"/>
     <w:rsid w:val="008A68DB"/>
     <w:rsid w:val="008B0A10"/>
     <w:rsid w:val="008C6F57"/>
     <w:rsid w:val="008D0161"/>
     <w:rsid w:val="008D6DE7"/>
     <w:rsid w:val="008E116C"/>
     <w:rsid w:val="008E19C4"/>
+    <w:rsid w:val="00930B03"/>
     <w:rsid w:val="00994A15"/>
     <w:rsid w:val="009A3546"/>
     <w:rsid w:val="009A5046"/>
     <w:rsid w:val="009A5FA1"/>
     <w:rsid w:val="009E27E6"/>
     <w:rsid w:val="00A2511C"/>
     <w:rsid w:val="00A26DEF"/>
     <w:rsid w:val="00A31443"/>
     <w:rsid w:val="00A3699B"/>
     <w:rsid w:val="00A52DB5"/>
     <w:rsid w:val="00A55189"/>
     <w:rsid w:val="00A55B1F"/>
     <w:rsid w:val="00A8423F"/>
     <w:rsid w:val="00AF2C04"/>
     <w:rsid w:val="00B04590"/>
     <w:rsid w:val="00B16041"/>
     <w:rsid w:val="00B91847"/>
     <w:rsid w:val="00B91882"/>
     <w:rsid w:val="00BA50AF"/>
     <w:rsid w:val="00BB6CE2"/>
     <w:rsid w:val="00BD468E"/>
     <w:rsid w:val="00BD5CD8"/>
     <w:rsid w:val="00C255C0"/>
     <w:rsid w:val="00C82881"/>
     <w:rsid w:val="00C92F88"/>
     <w:rsid w:val="00CC57D3"/>
     <w:rsid w:val="00CF0A42"/>
     <w:rsid w:val="00D03C91"/>
     <w:rsid w:val="00D05405"/>
     <w:rsid w:val="00D137E4"/>
     <w:rsid w:val="00D35BA5"/>
     <w:rsid w:val="00D81228"/>
     <w:rsid w:val="00D82E29"/>
     <w:rsid w:val="00D9577A"/>
     <w:rsid w:val="00DF6309"/>
     <w:rsid w:val="00E045C2"/>
     <w:rsid w:val="00E163BC"/>
     <w:rsid w:val="00E33C6B"/>
+    <w:rsid w:val="00E3740F"/>
+    <w:rsid w:val="00E408AC"/>
     <w:rsid w:val="00E45FFE"/>
     <w:rsid w:val="00E53EA8"/>
     <w:rsid w:val="00E77F17"/>
     <w:rsid w:val="00E806FD"/>
     <w:rsid w:val="00EB2702"/>
     <w:rsid w:val="00ED4919"/>
     <w:rsid w:val="00EE672F"/>
     <w:rsid w:val="00F0386A"/>
     <w:rsid w:val="00F21F82"/>
     <w:rsid w:val="00F42700"/>
     <w:rsid w:val="00F4697D"/>
     <w:rsid w:val="00F77750"/>
     <w:rsid w:val="00F94072"/>
     <w:rsid w:val="00FC3F97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -2839,51 +2873,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>83</Words>
-  <Characters>479</Characters>
+  <Words>85</Words>
+  <Characters>489</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>561</CharactersWithSpaces>
+  <CharactersWithSpaces>573</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處李品青</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>