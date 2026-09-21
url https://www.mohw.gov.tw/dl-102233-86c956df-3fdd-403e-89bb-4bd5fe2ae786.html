--- v0 (2026-09-01)
+++ v1 (2026-09-21)
@@ -1,42 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="69D978C0" w14:textId="77777777" w:rsidR="00941A5E" w:rsidRPr="008D31AF" w:rsidRDefault="00941A5E" w:rsidP="00A93303">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -341,99 +346,104 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>主辦單位保有修改、補充、暫停或終止本徵件作業之權利；本須知如有修正或其他未盡事宜，以主辦單位於官方網站公告之最新內容為準。</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5880C8C8" w14:textId="757F869E" w:rsidR="00B21584" w:rsidRPr="008D31AF" w:rsidRDefault="00941A5E" w:rsidP="00A93303">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B21584" w:rsidRPr="008D31AF" w:rsidSect="00B21584">
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="425"/>
           <w:titlePg/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中華民國115年8月</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596F9CF7" w14:textId="3F919985" w:rsidR="0032137E" w:rsidRPr="008D31AF" w:rsidRDefault="00924338" w:rsidP="0026227D">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>目 錄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B916CCD" w14:textId="05212CFB" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00704E53" w:rsidP="005033EF">
+    <w:p w14:paraId="0B916CCD" w14:textId="3469230C" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00704E53" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005033EF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="005033EF">
@@ -489,71 +499,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146955 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6507B3DC" w14:textId="381B509C" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="6507B3DC" w14:textId="7A7A6CB8" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146956" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>貳、名詞定義</w:t>
         </w:r>
@@ -579,71 +589,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146956 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="738BF262" w14:textId="3F53362B" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="738BF262" w14:textId="1D539E4D" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146957" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>參、徵件範圍與提案原則</w:t>
         </w:r>
@@ -669,71 +679,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146957 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ADE9648" w14:textId="3DF7D6BD" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="5ADE9648" w14:textId="31021C0B" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146958" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>肆、申請資格</w:t>
         </w:r>
@@ -759,71 +769,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146958 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28382B96" w14:textId="61CA2FCE" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="28382B96" w14:textId="03A7A208" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146959" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>伍、申請期間</w:t>
         </w:r>
@@ -849,71 +859,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146959 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DECF4C2" w14:textId="19034CE5" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="0DECF4C2" w14:textId="7C98B762" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146960" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>陸、申請方式</w:t>
         </w:r>
@@ -939,71 +949,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146960 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56767318" w14:textId="3FF52A38" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="56767318" w14:textId="2E44FAFE" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146961" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>柒、試辦單位遴選方式</w:t>
         </w:r>
@@ -1029,71 +1039,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146961 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="192A378A" w14:textId="272BD4FD" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="192A378A" w14:textId="50432A83" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146962" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>捌、輔導機制與資源</w:t>
         </w:r>
@@ -1119,71 +1129,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146962 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03A1581E" w14:textId="4BD940AF" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="03A1581E" w14:textId="38126055" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146963" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>玖、重要時程</w:t>
         </w:r>
@@ -1209,71 +1219,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146963 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FBE261A" w14:textId="77ABD2E6" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="5FBE261A" w14:textId="77475F8A" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146964" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>拾、試辦單位應配合事項、服務驗證費撥款及檢核條件</w:t>
         </w:r>
@@ -1299,71 +1309,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146964 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CC89DEC" w14:textId="05AAB9BA" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="1CC89DEC" w14:textId="2C9081DC" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146965" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>附件1：申請表暨提案書（線上填寫）</w:t>
         </w:r>
@@ -1389,71 +1399,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146965 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="575F1E7B" w14:textId="02E52A0B" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="575F1E7B" w14:textId="30C70033" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146966" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>附件2：場域專責參與人員指派聲明</w:t>
         </w:r>
@@ -1479,71 +1489,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146966 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="772133EA" w14:textId="5E4FD90C" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="772133EA" w14:textId="2F833BBB" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146967" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>附件3：場域專責參與人員變更聲明</w:t>
         </w:r>
@@ -1569,71 +1579,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146967 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FD1930A" w14:textId="0470E3FA" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="4FD1930A" w14:textId="406AEB74" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146968" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>附件4：合作備忘錄(組織用印)</w:t>
         </w:r>
@@ -1659,71 +1669,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146968 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3602CA5D" w14:textId="1E45839D" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="3602CA5D" w14:textId="4BA6323E" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146969" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>附件5：參與人員個資告知同意暨保密切結書(成為試辦單位後再行簽署)</w:t>
         </w:r>
@@ -1749,71 +1759,71 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146969 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="241A228F" w14:textId="2D63C6EA" w:rsidR="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
+    <w:p w14:paraId="241A228F" w14:textId="2107C16B" w:rsidR="005033EF" w:rsidRDefault="00000000" w:rsidP="005033EF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rStyle w:val="af"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc239146970" w:history="1">
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>附件</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
@@ -1852,51 +1862,51 @@
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc239146970 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A748C">
+        <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r w:rsidR="005033EF" w:rsidRPr="005033EF">
           <w:rPr>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E459369" w14:textId="640E1B48" w:rsidR="005033EF" w:rsidRDefault="005033EF" w:rsidP="005033EF"/>
     <w:p w14:paraId="469D5FCB" w14:textId="1B726BA8" w:rsidR="005033EF" w:rsidRDefault="005033EF" w:rsidP="005033EF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
@@ -1979,135 +1989,220 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="77481035" w14:textId="2F85CE2D" w:rsidR="00941A5E" w:rsidRPr="008D31AF" w:rsidRDefault="00941A5E" w:rsidP="0006612F">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc239146955"/>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>壹、計畫緣起與推動目的</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="4A545B9D" w14:textId="77777777" w:rsidR="00565742" w:rsidRPr="008D31AF" w:rsidRDefault="00565742" w:rsidP="00C753FB">
+    <w:p w14:paraId="4A545B9D" w14:textId="119EB797" w:rsidR="00565742" w:rsidRPr="008D31AF" w:rsidRDefault="00565742" w:rsidP="00C753FB">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:firstLineChars="204" w:firstLine="571"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>強化社會安全網計畫自</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>107年推動迄今，衛生福利部社會及家庭署（以下稱主辦單位）與地方政府透過公私協力方式，結合民間團體共同提供多元社會福利服務。隨著「強化社會安全網計畫2.0」服務範疇及協作需求持續擴大，第一線服務人員在執行個案服務過程中，可能面臨資料整理、紀錄轉換、行政填報、資訊查找、服務銜接或跨單位協作等不同類型的行政負擔。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44845D4C" w14:textId="2DC189F5" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="00C753FB">
+        <w:t>107年推動迄今，衛生福利部社會及家庭署（以下稱主辦單位）與地方政府透過公私協力方式，結合民間團體共同提供多元社會福利服務。隨著「強化社會安全網計畫2.0」服務範疇及協作需求持續擴大，第一線服務人員在執行個案服務過程中，可能面臨資料整理、紀錄轉換、</w:t>
+      </w:r>
+      <w:r w:rsidR="00084E42">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>資料</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D31AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>填報、資訊查找、服務銜接或跨單位協作等不同類型的</w:t>
+      </w:r>
+      <w:r w:rsidR="00084E42">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>工作流程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D31AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>負擔。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44845D4C" w14:textId="5B927889" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="00C753FB">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:firstLineChars="204" w:firstLine="571"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>為深入瞭解第一線服務現場的實際需求，主辦單位委託社團法人中華民國全國中小企業總會（以下簡稱執行單位）辦理「強化社會安全網計畫</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2.0公私協力數位應用輔導與服務匯流行動實驗」（以下簡稱本實驗計畫）秉持「科技適應服務，而非服務適應科技」的核心理念，公開徵選3家試辦單位，由試辦單位依據實際服務流程，自主提出亟待改善的行政流程困境，並由第一線人員採由下而上的方式，與專業團隊共同盤點需求、設計解決方案。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="121CD819" w14:textId="697FEBB7" w:rsidR="00565742" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="00C753FB">
+        <w:t>2.0公私協力數位應用輔導與服務匯流行動實驗」（以下簡稱本實驗計畫）秉持「科技適應服務，而非服務適應科技」的核心理念，公開徵選3家試辦單位，由試辦單位依據實際服務流程，自主提出亟待改善的</w:t>
+      </w:r>
+      <w:r w:rsidR="00084E42">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>服務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D31AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>流程困境，並由第一線人員採由下而上的方式，與專業團隊共同盤點需求、設計解決方案。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121CD819" w14:textId="4AF678FE" w:rsidR="00565742" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="00C753FB">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:firstLineChars="204" w:firstLine="571"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本實驗計畫將透過場域盤點、共同設計、工具開發及應用驗證，評估運用生成式</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>AI或其他數位工具改善行政流程的可行性。提案不限定特定問題類型或解決方式，並以不增加第一線人員負擔、不強迫改變既有紀錄習慣為原則，運用數位工具協助處理既有非結構化文件及相關行政作業，期能減少行政作業時間、降低重複作業或錯漏情形、提升服務資訊運用效率，並建立具示範性及後續推廣潛力的數位應用案例。</w:t>
+        <w:t>AI或其他數位工具改善</w:t>
+      </w:r>
+      <w:r w:rsidR="00084E42">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>服務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D31AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>流程的可行性。提案不限定特定問題類型或解決方式，並以不增加第一線人員負擔、不強迫改變既有紀錄習慣為原則，運用數位工具協助處理既有非結構化文件及相關</w:t>
+      </w:r>
+      <w:r w:rsidR="00D155B1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>工作流程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D31AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>作業，期能減少作業時間、降低重複作業或錯漏情形、提升服務資訊運用效率，並建立具示範性及後續推廣潛力的數位應用案例。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E55727" w14:textId="77777777" w:rsidR="00082170" w:rsidRPr="008D31AF" w:rsidRDefault="00082170" w:rsidP="0006612F">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62201013" w14:textId="0BAD30E1" w:rsidR="003A3395" w:rsidRPr="008D31AF" w:rsidRDefault="00082170" w:rsidP="0006612F">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc239146956"/>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
@@ -2537,95 +2632,122 @@
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">提案範圍 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E98323" w14:textId="77777777" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
+    <w:p w14:paraId="25E98323" w14:textId="4E290D58" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="202" w:left="424" w:firstLineChars="192" w:firstLine="538"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>申請單位得依執行社安網2.0服務方案之實際經驗，自主提出具體且可驗證之行政流程困境。提案不以跨組織轉介、重複登打或特定數位工具為限，但應與第一線服務人員之行政作業有關，並具備透過AI或數位工具進行改善及成效量測之可能性。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A588DFD" w14:textId="78BFADC0" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
+        <w:t>申請單位得依執行社安網2.0服務方案之實際經驗，自主提出具體且可驗證之</w:t>
+      </w:r>
+      <w:r w:rsidR="00D155B1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>服務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D31AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>流程困境。提案不以跨組織轉介、重複登打或特定數位工具為限，但應與第一線服務人員之作業有關，並具備透過AI或數位工具進行改善及成效量測之可能性。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A588DFD" w14:textId="0735C4EC" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00D155B1" w:rsidP="001F18A2">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D31AF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorBidi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>服務</w:t>
+      </w:r>
+      <w:r w:rsidR="00C753FB" w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>行政流程困境參考情境</w:t>
+        <w:t>流程困境參考情境</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024BE633" w14:textId="77777777" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="202" w:left="424" w:firstLineChars="192" w:firstLine="538"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>可提案情境包括但不限於：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CAEA5A" w14:textId="77777777" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
       <w:pPr>
         <w:pStyle w:val="aa"/>
@@ -2652,189 +2774,241 @@
     </w:p>
     <w:p w14:paraId="678D3E89" w14:textId="77777777" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">個案資料分散於不同文件、系統或部門，查找及彙整耗時。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A4F552" w14:textId="77777777" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
+    <w:p w14:paraId="30A4F552" w14:textId="02968C70" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">個案摘要、服務紀錄或行政報表需大量人工整理。 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="436425AD" w14:textId="77777777" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
+        <w:t xml:space="preserve">個案摘要、服務紀錄或報表需大量人工整理。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436425AD" w14:textId="77CECB1F" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">紙本與數位資料反覆轉換，增加行政作業時間。 </w:t>
+        <w:t>紙本與數位資料反覆轉換，增加作業</w:t>
+      </w:r>
+      <w:r w:rsidR="00D155B1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>處理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D31AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">時間。 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74064459" w14:textId="77777777" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">不同部門或方案間難以及時掌握必要的服務資訊。 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F78F6C1" w14:textId="77777777" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">轉介、派案、服務銜接或跨單位協作流程繁複。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9F1DA8" w14:textId="77777777" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
+    <w:p w14:paraId="4E9F1DA8" w14:textId="20BE610F" w:rsidR="00C753FB" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="001F18A2">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>其他影響第一線人員行政效率，且可透過AI或數位工具改善之情境。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DA4FB01" w14:textId="77777777" w:rsidR="00CC1753" w:rsidRPr="008D31AF" w:rsidRDefault="007D62DB" w:rsidP="001F18A2">
+        <w:t>其他影響第一線人員</w:t>
+      </w:r>
+      <w:r w:rsidR="00D155B1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>工作</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D31AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>效率，且可透過AI或數位工具改善之情境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA4FB01" w14:textId="4E24B709" w:rsidR="00CC1753" w:rsidRPr="008D31AF" w:rsidRDefault="007D62DB" w:rsidP="001F18A2">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="202" w:left="424" w:firstLineChars="192" w:firstLine="538"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>試辦單位於填寫附件1申請表暨提案書時，得依前述任一或多項行政流程困境類型自由提案，不限於轉介情境。</w:t>
+        <w:t>試辦單位於填寫附件1申請表暨提案書時，得依前述任一或多項</w:t>
+      </w:r>
+      <w:r w:rsidR="00D155B1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>服務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D31AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>流程困境類型自由提案，不限於轉介情境。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D47A2F2" w14:textId="77777777" w:rsidR="008F7A83" w:rsidRPr="008D31AF" w:rsidRDefault="008F7A83" w:rsidP="008F7A83">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="1018"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5276181C" w14:textId="7D2D7DF7" w:rsidR="00B47957" w:rsidRPr="008D31AF" w:rsidRDefault="00C753FB" w:rsidP="0006612F">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -4339,92 +4513,92 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21E4CEE9" wp14:editId="692A3381">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>318770</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="928116" cy="928116"/>
             <wp:effectExtent l="0" t="0" r="5715" b="5715"/>
             <wp:wrapNone/>
             <wp:docPr id="1707454750" name="圖片 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1707454750" name="圖片 1707454750"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="928116" cy="928116"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>於申請期限內完成線上表單填寫，並依欄位說明上傳應備證明文件電子檔。申請連結：</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="008D31AF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://forms.gle/5yL7RaWqtn7w4eB3A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="790D1276" w14:textId="0D75570F" w:rsidR="0058151E" w:rsidRPr="008D31AF" w:rsidRDefault="0058151E" w:rsidP="001F18A2">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4884,51 +5058,51 @@
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電話02-23660812</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>327；電子信箱</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="008D31AF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>eason_hu@nasme.org.tw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4EE71066" w14:textId="3DE28D1A" w:rsidR="00A16111" w:rsidRPr="008D31AF" w:rsidRDefault="00A16111" w:rsidP="00E56B12">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:firstLineChars="152" w:firstLine="426"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
@@ -4948,51 +5122,51 @@
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電話02-23660812</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>322；電子信箱</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="008D31AF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>vic_li@nasme.org.tw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50E61B9C" w14:textId="5563E47F" w:rsidR="009F282E" w:rsidRPr="008D31AF" w:rsidRDefault="00935C4A" w:rsidP="0006612F">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
@@ -5876,107 +6050,107 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33C5376A" w14:textId="5AECC5D6" w:rsidR="00C030D4" w:rsidRPr="008D31AF" w:rsidRDefault="00C030D4" w:rsidP="00C030D4">
+          <w:p w14:paraId="33C5376A" w14:textId="345DD3AB" w:rsidR="00C030D4" w:rsidRPr="008D31AF" w:rsidRDefault="005254D3" w:rsidP="00C030D4">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D31AF">
-[...5 lines deleted...]
-              <w:t>行政流程改善需求與應用情境適配性</w:t>
+            <w:r w:rsidRPr="005254D3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個案服務與網絡合作流程改善需求與應用情境適配性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="793A8D75" w14:textId="1A034FE2" w:rsidR="002108AD" w:rsidRPr="008D31AF" w:rsidRDefault="002108AD" w:rsidP="002108AD">
+          <w:p w14:paraId="793A8D75" w14:textId="0A4FB31F" w:rsidR="002108AD" w:rsidRPr="008D31AF" w:rsidRDefault="002108AD" w:rsidP="002108AD">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>問題是否明確、是否屬第一線行政負擔</w:t>
+              <w:t>問題是否明確、是否屬第一線負擔</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FEBABBC" w14:textId="5EC626C3" w:rsidR="00C030D4" w:rsidRPr="008D31AF" w:rsidRDefault="002108AD" w:rsidP="002108AD">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -6047,190 +6221,209 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="382BC90F" w14:textId="5AC81C3E" w:rsidR="00C030D4" w:rsidRPr="008D31AF" w:rsidRDefault="00C030D4" w:rsidP="00C030D4">
+          <w:p w14:paraId="382BC90F" w14:textId="74A50336" w:rsidR="00C030D4" w:rsidRPr="008D31AF" w:rsidRDefault="00937416" w:rsidP="00C030D4">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D31AF">
-[...5 lines deleted...]
-              <w:t>行政痛點明確性與成效可量測性</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>工作</w:t>
+            </w:r>
+            <w:r w:rsidR="00C030D4" w:rsidRPr="008D31AF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>痛點明確性與成效可量測性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02CD26E9" w14:textId="24954275" w:rsidR="00C030D4" w:rsidRPr="008D31AF" w:rsidRDefault="00C030D4" w:rsidP="00C030D4">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(1) 困境發生流程、涉及人員、系統或文件，以及造成之影響是否具體</w:t>
             </w:r>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
-              <w:t>(2) 能否提供代表案例、發生頻率、作業時間、案件量、重複欄位或錯漏情形，作為前後測基線</w:t>
+              <w:t>(2) 能否提供代表案例、發生頻率、作業時間、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D31AF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>案件量、重複欄位或錯漏情形，作為前後測基線</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="135A5FAF" w14:textId="1BFD6249" w:rsidR="00C030D4" w:rsidRPr="008D31AF" w:rsidRDefault="00C030D4" w:rsidP="00C030D4">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C030D4" w:rsidRPr="008D31AF" w14:paraId="0DBF9D7D" w14:textId="77777777" w:rsidTr="002108AD">
         <w:trPr>
           <w:trHeight w:val="635"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="793A94F2" w14:textId="2028717A" w:rsidR="00C030D4" w:rsidRPr="008D31AF" w:rsidRDefault="00C030D4" w:rsidP="00C030D4">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E1EC15F" w14:textId="1DE2CCF1" w:rsidR="00C030D4" w:rsidRPr="008D31AF" w:rsidRDefault="00C030D4" w:rsidP="00C030D4">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -6939,76 +7132,76 @@
     </w:p>
     <w:p w14:paraId="082705FA" w14:textId="77777777" w:rsidR="0074380F" w:rsidRPr="008D31AF" w:rsidRDefault="007C0DB0" w:rsidP="0074380F">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="37" w:left="560" w:hanging="482"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>陪跑教練：</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>擔任試辦單位與主辦單位、服務設計師及技術顧問間之溝通轉譯與陪伴角色，協助各方釐清需求、整合意見、追蹤執行情形及處理協作問題</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>確保服務需求能正確轉化為技術規格並落實於試辦場域。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4482D9" w14:textId="314D93AC" w:rsidR="007C0DB0" w:rsidRPr="008D31AF" w:rsidRDefault="007C0DB0" w:rsidP="0074380F">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="37" w:left="560" w:hanging="482"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
@@ -7174,51 +7367,51 @@
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10BBC408" wp14:editId="3A592556">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1380490</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8583930" cy="5836285"/>
             <wp:effectExtent l="2222" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1949934544" name="圖片 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1949934544" name="圖片 1949934544"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm rot="16200000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="8583930" cy="5836285"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -10602,74 +10795,74 @@
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>單位／職稱／姓名／年資</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF27D1" w:rsidRPr="008D31AF" w14:paraId="2905677C" w14:textId="77777777" w:rsidTr="00B45A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4596108A" w14:textId="3A64177B" w:rsidR="00DF27D1" w:rsidRPr="008D31AF" w:rsidRDefault="00DF27D1" w:rsidP="00862CD3">
+          <w:p w14:paraId="4596108A" w14:textId="1D559B87" w:rsidR="00DF27D1" w:rsidRPr="008D31AF" w:rsidRDefault="00DF27D1" w:rsidP="00862CD3">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>三、</w:t>
             </w:r>
-            <w:r w:rsidR="00474800" w:rsidRPr="008D31AF">
+            <w:r w:rsidR="00AD33BC" w:rsidRPr="00AD33BC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>行政流程改善需求與應用情境</w:t>
+              <w:t>個案服務與網絡合作工作流程改善需求與應用情境</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA233A" w:rsidRPr="008D31AF" w14:paraId="000000A1" w14:textId="000000A1" w:rsidTr="00B45A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D3E04F1" w14:textId="751B6384" w:rsidR="00AA233A" w:rsidRPr="008D31AF" w:rsidRDefault="00AA233A" w:rsidP="00AA233A">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -10707,66 +10900,83 @@
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請簡要命名提案情境，並說明適用之社安網2.0方案、服務對象，以及涉及之部門、角色、合作單位或系統。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA233A" w:rsidRPr="008D31AF" w14:paraId="73C4755D" w14:textId="77777777" w:rsidTr="00B45A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5FC25C" w14:textId="4336826A" w:rsidR="00AA233A" w:rsidRPr="008D31AF" w:rsidRDefault="00AA233A" w:rsidP="00AA233A">
+          <w:p w14:paraId="4F5FC25C" w14:textId="3105F939" w:rsidR="00AA233A" w:rsidRPr="008D31AF" w:rsidRDefault="00AA233A" w:rsidP="00AA233A">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>現行行政流程</w:t>
+              <w:t>現行</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD33BC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>工作</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D31AF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>流程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28F25570" w14:textId="3ACB1F69" w:rsidR="00AA233A" w:rsidRPr="008D31AF" w:rsidRDefault="00AA233A" w:rsidP="00AA233A">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
@@ -11050,77 +11260,94 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>服務現況與場域痛點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37A79F15" w14:textId="65B9EBFE" w:rsidR="00574D51" w:rsidRPr="008D31AF" w:rsidRDefault="00574D51" w:rsidP="00574D51">
+          <w:p w14:paraId="37A79F15" w14:textId="41368E3B" w:rsidR="00574D51" w:rsidRPr="008D31AF" w:rsidRDefault="00574D51" w:rsidP="00574D51">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>補充說明申請單位整體服務現況、既有跨部門／跨方案／跨組織協作方式，以及除本次提案外的其他主要行政流程困境</w:t>
+              <w:t>補充說明申請單位整體服務現況、既有跨部門／跨方案／跨組織協作方式，以及除本次提案外的其他主要</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD33BC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>服務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D31AF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>流程困境</w:t>
             </w:r>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A256F" w:rsidRPr="008D31AF" w14:paraId="0D6D6509" w14:textId="77777777" w:rsidTr="00B45A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12361,129 +12588,179 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>已建立跨部門合作機制，有專責或穩定委外資訊人員。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003869AA" w:rsidRPr="008D31AF" w14:paraId="0A129C21" w14:textId="77777777" w:rsidTr="00B45A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D9DC9F" w14:textId="6FB6504B" w:rsidR="003869AA" w:rsidRPr="008D31AF" w:rsidRDefault="003869AA" w:rsidP="003869AA">
+          <w:p w14:paraId="75D9DC9F" w14:textId="4791728A" w:rsidR="003869AA" w:rsidRPr="008D31AF" w:rsidRDefault="003869AA" w:rsidP="003869AA">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>三、行政流程改善需求與應用情境適配性（含困境頻率與影響）</w:t>
+              <w:t>三、</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD33BC" w:rsidRPr="00AD33BC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>個案服務與網絡合作工作流程改善需求與應用情境</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D31AF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（含困境頻率與影響）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41F1C62F" w14:textId="0A0F9376" w:rsidR="003869AA" w:rsidRPr="008D31AF" w:rsidRDefault="003869AA" w:rsidP="003869AA">
+          <w:p w14:paraId="41F1C62F" w14:textId="2FF23A2E" w:rsidR="003869AA" w:rsidRPr="008D31AF" w:rsidRDefault="003869AA" w:rsidP="003869AA">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>尚未能具體說明行政流程困境，或困境發生頻率及影響有限。</w:t>
+              <w:t>尚未能具體說明</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD33BC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>服務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D31AF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>流程困境，或困境發生頻率及影響有限。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="734CCDD1" w14:textId="09EFAC77" w:rsidR="003869AA" w:rsidRPr="008D31AF" w:rsidRDefault="003869AA" w:rsidP="003869AA">
+          <w:p w14:paraId="734CCDD1" w14:textId="6E8BE118" w:rsidR="003869AA" w:rsidRPr="008D31AF" w:rsidRDefault="003869AA" w:rsidP="003869AA">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>已有具體行政流程困境，但影響範圍較小，或尚缺乏可量測基線。</w:t>
+              <w:t>已有具體</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD33BC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>服務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D31AF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>流程困境，但影響範圍較小，或尚缺乏可量測基線。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6480B579" w14:textId="0F93D133" w:rsidR="003869AA" w:rsidRPr="008D31AF" w:rsidRDefault="003869AA" w:rsidP="003869AA">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D31AF">
@@ -12702,72 +12979,64 @@
         <w:widowControl/>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FCD8EDF" w14:textId="77777777" w:rsidR="004837D3" w:rsidRDefault="004837D3" w:rsidP="00A93303">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FF06FF5" w14:textId="77777777" w:rsidR="00674E1E" w:rsidRDefault="00674E1E" w:rsidP="00A93303">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13368E85" w14:textId="77777777" w:rsidR="00674E1E" w:rsidRPr="008D31AF" w:rsidRDefault="00674E1E" w:rsidP="00A93303">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="187108B5" w14:textId="793AE30E" w:rsidR="001F68A4" w:rsidRPr="008D31AF" w:rsidRDefault="00A30378" w:rsidP="001F68A4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc239146966"/>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>附件2：</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t>場域專責參與人員指派聲明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="176352C5" w14:textId="4F3E8BE0" w:rsidR="00DA6AA4" w:rsidRPr="008D31AF" w:rsidRDefault="00F0041B" w:rsidP="0006612F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:b/>
@@ -12900,51 +13169,51 @@
         </w:rPr>
         <w:t>」全程各階段工作，並同意配合本實驗計畫相關應辦事項：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76589702" w14:textId="5B62001E" w:rsidR="00C138DD" w:rsidRPr="008D31AF" w:rsidRDefault="00C138DD" w:rsidP="00A93303">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14D3800C" w14:textId="77777777" w:rsidR="002F485B" w:rsidRPr="008D31AF" w:rsidRDefault="002F485B" w:rsidP="00A93303">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002F485B" w:rsidRPr="008D31AF" w:rsidSect="001F18A2">
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="849" w:bottom="993" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0666B8CB" w14:textId="6C8C2547" w:rsidR="00E22530" w:rsidRPr="008D31AF" w:rsidRDefault="00E22530" w:rsidP="00A93303">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -14610,60 +14879,60 @@
         <w:t>試辦單位</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>成員之姓名、肖像、儀表板、公版模組等），無償授權主辦單位或</w:t>
       </w:r>
       <w:r w:rsidR="00574D51" w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>執行單位</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>以不限區域、時間、次數及非營利之方式使用（包括但不限於印刷、展示、宣傳、報導、</w:t>
+        <w:t>以不限區域、時間、次數及非營利之方式使用（包括但不限於印刷、展示、宣傳、報導、出版或公開），或再授權第三人使用，並同意主辦單位得改作、重</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>出版或公開），或再授權第三人使用，並同意主辦單位得改作、重製或編輯及行使其他著作權法上著作財產權人所得享有之一切權利於相關行銷媒體，且主辦單位均不另予通知申請單位。如未涉及著作人格之誣衊，申請單位及其成員同意對主辦單位不行使著作人格權。</w:t>
+        <w:t>製或編輯及行使其他著作權法上著作財產權人所得享有之一切權利於相關行銷媒體，且主辦單位均不另予通知申請單位。如未涉及著作人格之誣衊，申請單位及其成員同意對主辦單位不行使著作人格權。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="712B3507" w14:textId="6285C367" w:rsidR="00E239F9" w:rsidRPr="008D31AF" w:rsidRDefault="00747759" w:rsidP="00E239F9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="980" w:hanging="556"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -14935,51 +15204,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本備忘錄一式二份，由執行單位及試辦組織各執一份為憑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B8EE26" w14:textId="77777777" w:rsidR="004E1C08" w:rsidRPr="008D31AF" w:rsidRDefault="004E1C08" w:rsidP="00D32D49">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="004E1C08" w:rsidRPr="008D31AF" w:rsidSect="008C1854">
-          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1274" w:bottom="993" w:left="1560" w:header="851" w:footer="992" w:gutter="0"/>
           <w:pgNumType w:start="15"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DFF31BB" w14:textId="77777777" w:rsidR="00D32D49" w:rsidRPr="008D31AF" w:rsidRDefault="00D32D49" w:rsidP="00D32D49">
       <w:pPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -15694,59 +15963,60 @@
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>第一條　協議目的與適用範圍</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
+        <w:t>簽署人因參與本案，可能接觸主辦單位、執行單位、試辦單位、合作人員或</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>簽署人因參與本案，可能接觸主辦單位、執行單位、試辦單位、合作人員或服務對象之非公開資訊。簽署人同意僅於執行本案所必要之範圍內蒐集、處理、利用及保存該等資訊，並依本協議善盡保密及安全維護義務。</w:t>
+        <w:t>服務對象之非公開資訊。簽署人同意僅於執行本案所必要之範圍內蒐集、處理、利用及保存該等資訊，並依本協議善盡保密及安全維護義務。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5777DB" w14:textId="1D7C7E87" w:rsidR="00971C7A" w:rsidRPr="008D31AF" w:rsidRDefault="00971C7A" w:rsidP="00971C7A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>第二條　機密資訊之範圍</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -15876,84 +16146,84 @@
         </w:rPr>
         <w:t>簽署人不得自行提供、攜出、複製或傳送所屬試辦單位之資料；因本案確有提供需要時，應先依所屬組織程序取得授權，並確認資料具有合法提供依據及已依最小必要原則完成去識別化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="216E10F6" w14:textId="77777777" w:rsidR="00971C7A" w:rsidRPr="008D31AF" w:rsidRDefault="00971C7A" w:rsidP="001F1681">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>簽署人應使用本人獲核准之帳號及設備，不得共用、借用或轉交帳號、密碼、權限或資料；亦不得使未獲授權之同仁、志工、受僱人</w:t>
-[...8 lines deleted...]
-        <w:t>或其他第三人接觸。</w:t>
+        <w:t>簽署人應使用本人獲核准之帳號及設備，不得共用、借用或轉交帳號、密碼、權限或資料；亦不得使未獲授權之同仁、志工、受僱人或其他第三人接觸。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168D76E0" w14:textId="6067FA58" w:rsidR="00971C7A" w:rsidRPr="008D31AF" w:rsidRDefault="00971C7A" w:rsidP="001F1681">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>未經所屬試辦單位及執行單位核准，簽署人不得將試辦環境連結正式服務系統、將測試資料回寫正式資料庫，或自行進行系統介接、資料匯出及權限調整。</w:t>
+        <w:t>未經所屬試辦單位及執行單位核准，簽署人不得將試辦環境連結正</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D31AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>式服務系統、將測試資料回寫正式資料庫，或自行進行系統介接、資料匯出及權限調整。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C162A1E" w14:textId="4C651D85" w:rsidR="00971C7A" w:rsidRPr="008D31AF" w:rsidRDefault="00971C7A" w:rsidP="001F1681">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽署人應遵守所屬試辦單位之資料治理、個人資料保護及資訊安全規範；如職務、參與資格或授權範圍變更，應立即通知指定窗口並停止使用不再具權限之資料與系統。試辦單位原有資料、表單、制度及既有智慧財產仍歸原權利人所有。</w:t>
       </w:r>
@@ -16154,59 +16424,60 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>八</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>條　義務期間及違約責任</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
+        <w:t>本協議之保密義務自簽署日起生效，不因職務變更、退出本案、契約屆滿、解除或終止而失效；個人資料、依法應保密事項及營業秘密之保密義務，於其受法律保護或仍具秘密性期間持續有效。簽署人違反本協議時，主辦單位</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>本協議之保密義務自簽署日起生效，不因職務變更、退出本案、契約屆滿、解除或終止而失效；個人資料、依法應保密事項及營業秘密之保密義務，於其受法律保護或仍具秘密性期間持續有效。簽署人違反本協議時，主辦單位或執行單位得要求立即停止、返還或刪除資料、限制或終止參與資格，並得依法請求損害賠償及追究相關責任。</w:t>
+        <w:t>或執行單位得要求立即停止、返還或刪除資料、限制或終止參與資格，並得依法請求損害賠償及追究相關責任。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB2C868" w14:textId="318444F9" w:rsidR="00971C7A" w:rsidRPr="008D31AF" w:rsidRDefault="00971C7A" w:rsidP="00971C7A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -16548,157 +16819,172 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A32C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>地方政府協力推薦證明書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C8879D" w14:textId="77777777" w:rsidR="005033EF" w:rsidRPr="005033EF" w:rsidRDefault="005033EF" w:rsidP="005033EF">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E43AB5E" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidRDefault="00ED77B6" w:rsidP="005033EF">
+    <w:p w14:paraId="4E43AB5E" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="00D1586A" w:rsidRDefault="00ED77B6" w:rsidP="005033EF">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1586A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2B55">
+      <w:r w:rsidRPr="00D1586A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>單位(申請組織)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2B55">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00D1586A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2B55">
+      <w:r w:rsidRPr="00D1586A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>＿＿＿＿＿＿＿＿＿＿＿＿＿</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2B55">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00D1586A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">，獲 </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2B55">
+      <w:r w:rsidRPr="00D1586A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>＿＿＿＿＿＿＿＿＿＿＿＿縣（市）政府＿＿＿＿＿＿＿＿局（處）</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2B55">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00D1586A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> 推</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2B55">
+      <w:r w:rsidRPr="00D1586A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>薦</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2B55">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00D1586A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>參與參與衛生福利部社會及家庭署辦理之「強化社會安全網計畫2.0公私協力數位應用輔導及服務匯流行動實驗計畫」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15120DDE" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidRDefault="00ED77B6" w:rsidP="005033EF">
+    <w:p w14:paraId="15120DDE" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="00D1586A" w:rsidRDefault="00ED77B6" w:rsidP="005033EF">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="70AAB385" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidRDefault="00ED77B6" w:rsidP="005033EF">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70AAB385" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="00D1586A" w:rsidRDefault="00ED77B6" w:rsidP="005033EF">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1586A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2B55">
+      <w:r w:rsidRPr="00D1586A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>單位</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2B55">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00D1586A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>參與本計畫期間，將配合辦理需求及服務流程盤點、個別及共創工作坊、數位應用與場域驗證、成效量測及成果交流等相關工作，並與計畫團隊共同累積社會福利服務數位應用之實證經驗。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB5E628" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidRDefault="00ED77B6" w:rsidP="005033EF">
+    <w:p w14:paraId="2E32329E" w14:textId="77777777" w:rsidR="00D1586A" w:rsidRPr="000D2B55" w:rsidRDefault="00D1586A" w:rsidP="005033EF">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD37774" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidRDefault="00ED77B6" w:rsidP="00B84F68">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidSect="00ED77B6">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1274" w:bottom="993" w:left="1560" w:header="851" w:footer="992" w:gutter="0"/>
           <w:pgNumType w:start="17"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
@@ -17041,215 +17327,168 @@
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00ED77B6" w:rsidRPr="000D2B55">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>推薦單位：____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675BB862" w14:textId="18736631" w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidRDefault="00ED77B6" w:rsidP="007A6DFB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2B55">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯絡人：______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BD6364" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidRDefault="00ED77B6" w:rsidP="007A6DFB">
+    <w:p w14:paraId="23E68B42" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRDefault="00ED77B6" w:rsidP="007A6DFB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2B55">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>聯絡電話：____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09298955" w14:textId="77777777" w:rsidR="00561ABC" w:rsidRDefault="00561ABC" w:rsidP="00D1586A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>中華民國    年    月     日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C12FD3B" w14:textId="77777777" w:rsidR="00D1586A" w:rsidRDefault="00D1586A" w:rsidP="00D1586A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D1586A" w:rsidSect="00ED77B6">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="lines" w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BD6364" w14:textId="2966DCA1" w:rsidR="00D1586A" w:rsidRPr="000D2B55" w:rsidRDefault="00D1586A" w:rsidP="00D1586A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D1586A" w:rsidRPr="000D2B55" w:rsidSect="00D1586A">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="lines" w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309ABA5D" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidRDefault="00ED77B6" w:rsidP="00B84F68">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidSect="00ED77B6">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D2B55">
-[...7 lines deleted...]
-    <w:p w14:paraId="309ABA5D" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidRDefault="00ED77B6" w:rsidP="00B84F68">
+    </w:p>
+    <w:p w14:paraId="3AEC3CC1" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidRDefault="00ED77B6" w:rsidP="00B84F68">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidSect="00ED77B6">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AEC3CC1" w14:textId="77777777" w:rsidR="00ED77B6" w:rsidRPr="000D2B55" w:rsidRDefault="00ED77B6" w:rsidP="00B84F68">
-[...103 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4A4D4427" w14:textId="64C3FFBC" w:rsidR="00ED77B6" w:rsidRPr="005033EF" w:rsidRDefault="00ED77B6" w:rsidP="00D1586A">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED77B6" w:rsidRPr="005033EF" w:rsidSect="00E03FF9">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1274" w:bottom="993" w:left="1560" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:start="17"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00BCF083" w14:textId="77777777" w:rsidR="002C641D" w:rsidRDefault="002C641D" w:rsidP="000E392F">
+    <w:p w14:paraId="35DF3C80" w14:textId="77777777" w:rsidR="00A005B6" w:rsidRDefault="00A005B6" w:rsidP="000E392F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62FD79F8" w14:textId="77777777" w:rsidR="002C641D" w:rsidRDefault="002C641D" w:rsidP="000E392F">
+    <w:p w14:paraId="17DD8F81" w14:textId="77777777" w:rsidR="00A005B6" w:rsidRDefault="00A005B6" w:rsidP="000E392F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
@@ -17300,241 +17539,370 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif TC ExtraLight">
     <w:panose1 w:val="02020200000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="2ADF3C10" w:usb2="00000016" w:usb3="00000000" w:csb0="00120107" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val="微軟正黑體"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="06E9F7FD" w14:textId="77777777" w:rsidR="00970281" w:rsidRDefault="00970281">
+    <w:pPr>
+      <w:pStyle w:val="af7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-258981869"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="717778E0" w14:textId="715F839C" w:rsidR="003E0CEE" w:rsidRDefault="003E0CEE">
         <w:pPr>
           <w:pStyle w:val="af7"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="290A3C03" w14:textId="77777777" w:rsidR="003E0CEE" w:rsidRDefault="003E0CEE">
     <w:pPr>
       <w:pStyle w:val="af7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="03670E76" w14:textId="77777777" w:rsidR="00970281" w:rsidRDefault="00970281">
+    <w:pPr>
+      <w:pStyle w:val="af7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1576001166"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3370294C" w14:textId="1148A6D6" w:rsidR="003E0CEE" w:rsidRDefault="003E0CEE">
         <w:pPr>
           <w:pStyle w:val="af7"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0C0C294E" w14:textId="77777777" w:rsidR="003A3395" w:rsidRDefault="003A3395">
     <w:pPr>
       <w:pStyle w:val="af7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:sdt>
-[...13 lines deleted...]
-        <w:r>
+  <w:p w14:paraId="3F195133" w14:textId="2801AEF0" w:rsidR="00B21584" w:rsidRDefault="00970281" w:rsidP="00561ABC">
+    <w:pPr>
+      <w:pStyle w:val="af7"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A0F9C3" wp14:editId="40D1132A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2438851</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>4885</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="335460" cy="262612"/>
+              <wp:effectExtent l="0" t="0" r="26670" b="23495"/>
+              <wp:wrapNone/>
+              <wp:docPr id="715766195" name="文字方塊 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm flipH="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="335460" cy="262612"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7979CF88" w14:textId="47FE6094" w:rsidR="00970281" w:rsidRDefault="00970281"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <w:pict>
+            <v:shapetype w14:anchorId="63A0F9C3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="文字方塊 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:192.05pt;margin-top:.4pt;width:26.4pt;height:20.7pt;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8QYtOEAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07TZtuxGTVdLlwWk&#10;5SItfIDj2I2F7TG226R8PWOntNXyBCIPlsczOTNz5szqdjCa7IUPCmxNZ5MpJcJyaJXd1vTb14dX&#10;15SEyGzLNFhR04MI9Hb98sWqd5UooQPdCk8QxIaqdzXtYnRVUQTeCcPCBJyw6JTgDYto+m3RetYj&#10;utFFOZ0uix586zxwEQK+3o9Ous74UgoeP0sZRCS6plhbzKfPZ5POYr1i1dYz1yl+LIP9QxWGKYtJ&#10;T1D3LDKy8+oPKKO4hwAyTjiYAqRUXOQesJvZ9Fk3Tx1zIveC5AR3oin8P1j+af/kvngShzcw4ABz&#10;E8E9Av8eiIVNx+xW3HkPfSdYi4lnibKid6E6/pqoDlVIIE3/EVocMttFyECD9IZIrdz739DYMcE8&#10;OIrDiX4xRMLx8epqMV+ih6OrXJbLWZlzsSrBJHKdD/GdAEPSpaYep5vTsP1jiKmsc0gKD6BV+6C0&#10;zkZSlNhoT/YMtdBsx0aeRWlL+preLMrFSMTfIxgVUdBamZpeT9M3Siyx99a2WW6RKT3esWBtj3Qm&#10;Bkcu49AMGJhobaA9ILEeRuHiouGlA/+Tkh5FW9PwY8e8oER/sDicm9l8nlSejfnidYmGv/Q0lx5m&#10;OULVNFIyXjcxb0aiy8IdDlGqTOu5kmOtKMbM9nFxktov7Rx1Xu/1LwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhABUdod/fAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXqpikOCIprG&#10;Qf2vuBVopR5NvE2ixOsoNhDevttTuc1qRjPf5qvRduKIg28cKZjPIhBIpTMNVQo+d6+3SxA+aDK6&#10;c4QKzuhhVUyucp0Zd6INHrehElxCPtMK6hD6TEpf1mi1n7keib0fN1gd+BwqaQZ94nLbyTiKUml1&#10;Q7xQ6x6faizb7cEq+E4+zuv0uW0fy937zeatMV8vMih1PR0f7kEEHMN/GP7wGR0KZtq7AxkvOgXJ&#10;cjHnqAJ+gO1Fkt6B2LOIY5BFLi/5i18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/EGL&#10;ThACAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;FR2h398AAAAHAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="white [3212]">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="7979CF88" w14:textId="47FE6094" w:rsidR="00970281" w:rsidRDefault="00970281"/>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1951586740"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="003E0CEE">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E0CEE">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E0CEE">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E0CEE">
           <w:rPr>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E0CEE">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...5 lines deleted...]
-    </w:pPr>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DCB1D6C" w14:textId="77777777" w:rsidR="002C641D" w:rsidRDefault="002C641D" w:rsidP="000E392F">
+    <w:p w14:paraId="4957DE6C" w14:textId="77777777" w:rsidR="00A005B6" w:rsidRDefault="00A005B6" w:rsidP="000E392F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22F99071" w14:textId="77777777" w:rsidR="002C641D" w:rsidRDefault="002C641D" w:rsidP="000E392F">
+    <w:p w14:paraId="58EC938F" w14:textId="77777777" w:rsidR="00A005B6" w:rsidRDefault="00A005B6" w:rsidP="000E392F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0C585B89" w14:textId="0BA0D27F" w:rsidR="005822D8" w:rsidRPr="005822D8" w:rsidRDefault="005822D8">
       <w:pPr>
         <w:pStyle w:val="aff2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff4"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0006612F">
         <w:t xml:space="preserve">Barker, R. L. (2014). </w:t>
       </w:r>
       <w:r w:rsidRPr="0006612F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The social work dictionary</w:t>
       </w:r>
       <w:r w:rsidRPr="0006612F">
         <w:t xml:space="preserve"> (6th ed.). NASW Press.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="23792494" w14:textId="77777777" w:rsidR="00970281" w:rsidRDefault="00970281">
+    <w:pPr>
+      <w:pStyle w:val="af5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="49FB9BA5" w14:textId="77777777" w:rsidR="00970281" w:rsidRDefault="00970281">
+    <w:pPr>
+      <w:pStyle w:val="af5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="73AC4AAF" w14:textId="77777777" w:rsidR="00970281" w:rsidRDefault="00970281">
+    <w:pPr>
+      <w:pStyle w:val="af5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DB8E5374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="361"/>
         </w:tabs>
         <w:ind w:leftChars="200" w:left="361" w:hangingChars="200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06C26C3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -21017,105 +21385,109 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00941A5E"/>
     <w:rsid w:val="00004C61"/>
     <w:rsid w:val="00006602"/>
     <w:rsid w:val="00006A7E"/>
     <w:rsid w:val="00011E42"/>
     <w:rsid w:val="00025DAF"/>
     <w:rsid w:val="00026027"/>
     <w:rsid w:val="0002639B"/>
     <w:rsid w:val="00030AA7"/>
     <w:rsid w:val="00036B0C"/>
     <w:rsid w:val="000372F3"/>
     <w:rsid w:val="000379A0"/>
     <w:rsid w:val="00037C91"/>
     <w:rsid w:val="00040CA1"/>
     <w:rsid w:val="00052064"/>
     <w:rsid w:val="0005312F"/>
+    <w:rsid w:val="00054E62"/>
     <w:rsid w:val="000568A7"/>
     <w:rsid w:val="00062B0D"/>
     <w:rsid w:val="00063BEA"/>
     <w:rsid w:val="0006585B"/>
     <w:rsid w:val="0006612F"/>
     <w:rsid w:val="00066596"/>
     <w:rsid w:val="000666C4"/>
     <w:rsid w:val="00066A62"/>
     <w:rsid w:val="00067617"/>
     <w:rsid w:val="0007725B"/>
     <w:rsid w:val="00081554"/>
     <w:rsid w:val="00082170"/>
     <w:rsid w:val="000847EF"/>
+    <w:rsid w:val="00084E42"/>
     <w:rsid w:val="00092CC6"/>
     <w:rsid w:val="0009670E"/>
     <w:rsid w:val="000A1DDA"/>
     <w:rsid w:val="000A3B3F"/>
     <w:rsid w:val="000A4005"/>
     <w:rsid w:val="000A54BA"/>
     <w:rsid w:val="000B08C9"/>
     <w:rsid w:val="000B122B"/>
     <w:rsid w:val="000B322E"/>
     <w:rsid w:val="000B44A0"/>
     <w:rsid w:val="000B4B05"/>
     <w:rsid w:val="000B4E5D"/>
     <w:rsid w:val="000B7188"/>
     <w:rsid w:val="000B7700"/>
     <w:rsid w:val="000C0692"/>
     <w:rsid w:val="000C1876"/>
     <w:rsid w:val="000C2F92"/>
     <w:rsid w:val="000C487C"/>
     <w:rsid w:val="000C5788"/>
     <w:rsid w:val="000C5C6A"/>
     <w:rsid w:val="000C6653"/>
     <w:rsid w:val="000C7134"/>
     <w:rsid w:val="000C7348"/>
     <w:rsid w:val="000D1AE6"/>
     <w:rsid w:val="000D37BB"/>
     <w:rsid w:val="000E0179"/>
     <w:rsid w:val="000E0CBC"/>
     <w:rsid w:val="000E1773"/>
     <w:rsid w:val="000E2062"/>
     <w:rsid w:val="000E392F"/>
     <w:rsid w:val="000E5117"/>
     <w:rsid w:val="000F006D"/>
+    <w:rsid w:val="000F5519"/>
     <w:rsid w:val="00100CC5"/>
     <w:rsid w:val="001016A8"/>
     <w:rsid w:val="00103DEF"/>
     <w:rsid w:val="00107DD2"/>
     <w:rsid w:val="00112129"/>
     <w:rsid w:val="00113B89"/>
     <w:rsid w:val="00114814"/>
     <w:rsid w:val="00117767"/>
     <w:rsid w:val="0012481E"/>
     <w:rsid w:val="00125379"/>
+    <w:rsid w:val="00125AF1"/>
     <w:rsid w:val="00127897"/>
     <w:rsid w:val="001314AC"/>
     <w:rsid w:val="0014144D"/>
     <w:rsid w:val="00142B7A"/>
     <w:rsid w:val="001460D6"/>
     <w:rsid w:val="00150A5E"/>
     <w:rsid w:val="0015170A"/>
     <w:rsid w:val="001529DE"/>
     <w:rsid w:val="001530FE"/>
     <w:rsid w:val="001628B6"/>
     <w:rsid w:val="00163FF0"/>
     <w:rsid w:val="00165F3D"/>
     <w:rsid w:val="00172E4D"/>
     <w:rsid w:val="0017680D"/>
     <w:rsid w:val="001777CC"/>
     <w:rsid w:val="00187AE6"/>
     <w:rsid w:val="00191ED7"/>
     <w:rsid w:val="00192387"/>
     <w:rsid w:val="001A2EA2"/>
     <w:rsid w:val="001A32C0"/>
     <w:rsid w:val="001A37B4"/>
     <w:rsid w:val="001A46B1"/>
     <w:rsid w:val="001A7A78"/>
     <w:rsid w:val="001B5148"/>
     <w:rsid w:val="001B524E"/>
@@ -21123,179 +21495,183 @@
     <w:rsid w:val="001C1A39"/>
     <w:rsid w:val="001D0143"/>
     <w:rsid w:val="001D0591"/>
     <w:rsid w:val="001D310E"/>
     <w:rsid w:val="001D4434"/>
     <w:rsid w:val="001D6C20"/>
     <w:rsid w:val="001D77CC"/>
     <w:rsid w:val="001F1011"/>
     <w:rsid w:val="001F1681"/>
     <w:rsid w:val="001F18A2"/>
     <w:rsid w:val="001F51F7"/>
     <w:rsid w:val="001F638D"/>
     <w:rsid w:val="001F68A4"/>
     <w:rsid w:val="001F6E9F"/>
     <w:rsid w:val="00200B76"/>
     <w:rsid w:val="002036CF"/>
     <w:rsid w:val="0020434C"/>
     <w:rsid w:val="00204E21"/>
     <w:rsid w:val="002073B3"/>
     <w:rsid w:val="002108AD"/>
     <w:rsid w:val="00212037"/>
     <w:rsid w:val="002143AF"/>
     <w:rsid w:val="002153C7"/>
     <w:rsid w:val="00217734"/>
     <w:rsid w:val="002246A5"/>
+    <w:rsid w:val="00224F37"/>
     <w:rsid w:val="002254EF"/>
     <w:rsid w:val="002279A7"/>
     <w:rsid w:val="0023124D"/>
     <w:rsid w:val="00231FB5"/>
     <w:rsid w:val="00233C5D"/>
     <w:rsid w:val="00235E68"/>
     <w:rsid w:val="00240CD1"/>
     <w:rsid w:val="0024280D"/>
     <w:rsid w:val="0024481D"/>
     <w:rsid w:val="00252701"/>
     <w:rsid w:val="002529B3"/>
     <w:rsid w:val="00256531"/>
     <w:rsid w:val="00260372"/>
     <w:rsid w:val="00260BE6"/>
     <w:rsid w:val="0026227D"/>
     <w:rsid w:val="00262C60"/>
     <w:rsid w:val="002634D8"/>
     <w:rsid w:val="00265A58"/>
     <w:rsid w:val="002660F1"/>
     <w:rsid w:val="0026704C"/>
     <w:rsid w:val="00272468"/>
     <w:rsid w:val="00273DA6"/>
     <w:rsid w:val="00274A9B"/>
     <w:rsid w:val="002846A7"/>
     <w:rsid w:val="00286831"/>
     <w:rsid w:val="00292487"/>
     <w:rsid w:val="002A0807"/>
     <w:rsid w:val="002A0D9E"/>
     <w:rsid w:val="002A250D"/>
     <w:rsid w:val="002A53CD"/>
     <w:rsid w:val="002A5BC1"/>
     <w:rsid w:val="002A7186"/>
     <w:rsid w:val="002B0578"/>
     <w:rsid w:val="002B05A1"/>
     <w:rsid w:val="002B1379"/>
     <w:rsid w:val="002B696B"/>
     <w:rsid w:val="002C323E"/>
     <w:rsid w:val="002C3DEB"/>
-    <w:rsid w:val="002C641D"/>
     <w:rsid w:val="002C6FA0"/>
     <w:rsid w:val="002D776B"/>
     <w:rsid w:val="002E05B0"/>
     <w:rsid w:val="002E17FD"/>
     <w:rsid w:val="002F1230"/>
     <w:rsid w:val="002F2FEB"/>
     <w:rsid w:val="002F485B"/>
     <w:rsid w:val="002F5A63"/>
+    <w:rsid w:val="002F5D41"/>
     <w:rsid w:val="002F5FDC"/>
     <w:rsid w:val="002F7439"/>
     <w:rsid w:val="00304944"/>
     <w:rsid w:val="00304CD0"/>
     <w:rsid w:val="00310016"/>
     <w:rsid w:val="00310CC4"/>
     <w:rsid w:val="00310DBC"/>
     <w:rsid w:val="00313FEA"/>
     <w:rsid w:val="00315444"/>
     <w:rsid w:val="00315BC2"/>
     <w:rsid w:val="00317C16"/>
     <w:rsid w:val="0032137E"/>
     <w:rsid w:val="0032606E"/>
     <w:rsid w:val="00326ECB"/>
     <w:rsid w:val="003274BD"/>
     <w:rsid w:val="00333334"/>
     <w:rsid w:val="00333B98"/>
     <w:rsid w:val="00334902"/>
     <w:rsid w:val="0033573E"/>
     <w:rsid w:val="00346663"/>
     <w:rsid w:val="00346AF9"/>
     <w:rsid w:val="00350E47"/>
     <w:rsid w:val="00350EE5"/>
     <w:rsid w:val="00353A34"/>
     <w:rsid w:val="00355C25"/>
     <w:rsid w:val="00374F11"/>
     <w:rsid w:val="00384137"/>
     <w:rsid w:val="00384554"/>
     <w:rsid w:val="003869AA"/>
     <w:rsid w:val="00387A32"/>
     <w:rsid w:val="003A0F12"/>
     <w:rsid w:val="003A28A9"/>
     <w:rsid w:val="003A3395"/>
+    <w:rsid w:val="003A425F"/>
     <w:rsid w:val="003A49C1"/>
     <w:rsid w:val="003A6897"/>
     <w:rsid w:val="003A70A3"/>
     <w:rsid w:val="003B2041"/>
     <w:rsid w:val="003B25DD"/>
     <w:rsid w:val="003B2785"/>
     <w:rsid w:val="003B2828"/>
     <w:rsid w:val="003B473E"/>
     <w:rsid w:val="003B5C7B"/>
     <w:rsid w:val="003C02C4"/>
     <w:rsid w:val="003C105D"/>
     <w:rsid w:val="003C22A4"/>
     <w:rsid w:val="003C3885"/>
     <w:rsid w:val="003C43FA"/>
     <w:rsid w:val="003C5BB0"/>
     <w:rsid w:val="003C5F1A"/>
     <w:rsid w:val="003D1D7C"/>
     <w:rsid w:val="003D1E74"/>
     <w:rsid w:val="003D2B7B"/>
     <w:rsid w:val="003D2C66"/>
+    <w:rsid w:val="003D5E79"/>
     <w:rsid w:val="003D77A0"/>
     <w:rsid w:val="003E0CEE"/>
     <w:rsid w:val="003E77C4"/>
     <w:rsid w:val="003F0429"/>
     <w:rsid w:val="003F0D06"/>
     <w:rsid w:val="003F34FA"/>
     <w:rsid w:val="003F6E2C"/>
     <w:rsid w:val="003F7A5E"/>
     <w:rsid w:val="003F7D30"/>
     <w:rsid w:val="004019E5"/>
     <w:rsid w:val="00401E7E"/>
     <w:rsid w:val="0040400C"/>
     <w:rsid w:val="00406009"/>
     <w:rsid w:val="00407B7E"/>
     <w:rsid w:val="00412771"/>
     <w:rsid w:val="00413925"/>
     <w:rsid w:val="00414382"/>
     <w:rsid w:val="00414CC0"/>
     <w:rsid w:val="00415C44"/>
     <w:rsid w:val="00416FA8"/>
     <w:rsid w:val="00420BE0"/>
     <w:rsid w:val="004219F7"/>
     <w:rsid w:val="004254D8"/>
     <w:rsid w:val="004316E9"/>
     <w:rsid w:val="0043459A"/>
     <w:rsid w:val="00441AFB"/>
     <w:rsid w:val="0044314C"/>
     <w:rsid w:val="00445746"/>
     <w:rsid w:val="00447A86"/>
+    <w:rsid w:val="004512F1"/>
     <w:rsid w:val="00452A4A"/>
     <w:rsid w:val="004560D7"/>
     <w:rsid w:val="00456757"/>
     <w:rsid w:val="004608AD"/>
     <w:rsid w:val="00465308"/>
     <w:rsid w:val="00467B55"/>
     <w:rsid w:val="00471685"/>
     <w:rsid w:val="00472C82"/>
     <w:rsid w:val="00474097"/>
     <w:rsid w:val="004740CB"/>
     <w:rsid w:val="00474800"/>
     <w:rsid w:val="00475054"/>
     <w:rsid w:val="00480BAE"/>
     <w:rsid w:val="004837D3"/>
     <w:rsid w:val="004844C6"/>
     <w:rsid w:val="004854DF"/>
     <w:rsid w:val="00487D80"/>
     <w:rsid w:val="00492CEB"/>
     <w:rsid w:val="004933B1"/>
     <w:rsid w:val="0049685E"/>
     <w:rsid w:val="004A2E9E"/>
     <w:rsid w:val="004A326D"/>
     <w:rsid w:val="004A5B6D"/>
     <w:rsid w:val="004A679B"/>
     <w:rsid w:val="004A6E98"/>
@@ -21305,63 +21681,66 @@
     <w:rsid w:val="004C44B8"/>
     <w:rsid w:val="004C487C"/>
     <w:rsid w:val="004C531D"/>
     <w:rsid w:val="004C7E08"/>
     <w:rsid w:val="004D0AC7"/>
     <w:rsid w:val="004D1448"/>
     <w:rsid w:val="004E139A"/>
     <w:rsid w:val="004E1823"/>
     <w:rsid w:val="004E1C08"/>
     <w:rsid w:val="004E4FD6"/>
     <w:rsid w:val="004E7B13"/>
     <w:rsid w:val="004F02D7"/>
     <w:rsid w:val="004F4919"/>
     <w:rsid w:val="004F4F34"/>
     <w:rsid w:val="004F5707"/>
     <w:rsid w:val="004F630A"/>
     <w:rsid w:val="004F7685"/>
     <w:rsid w:val="00501D08"/>
     <w:rsid w:val="005033EF"/>
     <w:rsid w:val="00514DC1"/>
     <w:rsid w:val="0051538B"/>
     <w:rsid w:val="00515A90"/>
     <w:rsid w:val="005210CC"/>
     <w:rsid w:val="0052172F"/>
     <w:rsid w:val="00522AC2"/>
+    <w:rsid w:val="005254D3"/>
     <w:rsid w:val="00525F47"/>
     <w:rsid w:val="005310EA"/>
     <w:rsid w:val="005325BE"/>
     <w:rsid w:val="00532870"/>
     <w:rsid w:val="00532BB4"/>
     <w:rsid w:val="00537DFA"/>
     <w:rsid w:val="00541C1D"/>
     <w:rsid w:val="00545E98"/>
     <w:rsid w:val="00547A87"/>
     <w:rsid w:val="0055200E"/>
     <w:rsid w:val="0055231F"/>
     <w:rsid w:val="005575D0"/>
     <w:rsid w:val="0055777B"/>
+    <w:rsid w:val="00561ABC"/>
+    <w:rsid w:val="00562BA8"/>
     <w:rsid w:val="00565742"/>
     <w:rsid w:val="005660A1"/>
     <w:rsid w:val="00567A2B"/>
     <w:rsid w:val="0057128C"/>
     <w:rsid w:val="005724EC"/>
     <w:rsid w:val="00574C27"/>
     <w:rsid w:val="00574D51"/>
     <w:rsid w:val="005774E0"/>
     <w:rsid w:val="0058151E"/>
     <w:rsid w:val="005822D8"/>
     <w:rsid w:val="00582926"/>
     <w:rsid w:val="00583D23"/>
     <w:rsid w:val="0058653C"/>
     <w:rsid w:val="00591989"/>
     <w:rsid w:val="00593D58"/>
     <w:rsid w:val="005940D9"/>
     <w:rsid w:val="00594230"/>
     <w:rsid w:val="00595E04"/>
     <w:rsid w:val="005A0E5A"/>
     <w:rsid w:val="005A1813"/>
     <w:rsid w:val="005A1F53"/>
     <w:rsid w:val="005A210C"/>
     <w:rsid w:val="005A4000"/>
     <w:rsid w:val="005A7295"/>
     <w:rsid w:val="005B041E"/>
@@ -21385,59 +21764,59 @@
     <w:rsid w:val="006142A6"/>
     <w:rsid w:val="00616BA4"/>
     <w:rsid w:val="0062178A"/>
     <w:rsid w:val="0062201C"/>
     <w:rsid w:val="006232D1"/>
     <w:rsid w:val="006257E5"/>
     <w:rsid w:val="00626320"/>
     <w:rsid w:val="006349C7"/>
     <w:rsid w:val="00634ED6"/>
     <w:rsid w:val="00637742"/>
     <w:rsid w:val="00640357"/>
     <w:rsid w:val="006407D8"/>
     <w:rsid w:val="00640C8D"/>
     <w:rsid w:val="00640D32"/>
     <w:rsid w:val="006444D3"/>
     <w:rsid w:val="006473FF"/>
     <w:rsid w:val="006512C6"/>
     <w:rsid w:val="00653385"/>
     <w:rsid w:val="006543F6"/>
     <w:rsid w:val="006574B6"/>
     <w:rsid w:val="0065786F"/>
     <w:rsid w:val="00661AB2"/>
     <w:rsid w:val="00663BB0"/>
     <w:rsid w:val="00664423"/>
     <w:rsid w:val="00666684"/>
+    <w:rsid w:val="0066727B"/>
     <w:rsid w:val="00672095"/>
     <w:rsid w:val="00672113"/>
     <w:rsid w:val="006738FE"/>
     <w:rsid w:val="00674BA4"/>
     <w:rsid w:val="00674E1E"/>
     <w:rsid w:val="00696B88"/>
     <w:rsid w:val="006A5621"/>
     <w:rsid w:val="006A6E1F"/>
-    <w:rsid w:val="006A748C"/>
     <w:rsid w:val="006B0DF6"/>
     <w:rsid w:val="006B343A"/>
     <w:rsid w:val="006B57A5"/>
     <w:rsid w:val="006B6F84"/>
     <w:rsid w:val="006B7AE4"/>
     <w:rsid w:val="006C12B0"/>
     <w:rsid w:val="006C3053"/>
     <w:rsid w:val="006C3335"/>
     <w:rsid w:val="006C708F"/>
     <w:rsid w:val="006D1A51"/>
     <w:rsid w:val="006D3B45"/>
     <w:rsid w:val="006D7F28"/>
     <w:rsid w:val="006E1972"/>
     <w:rsid w:val="006E4FD7"/>
     <w:rsid w:val="006E5E33"/>
     <w:rsid w:val="006E6D30"/>
     <w:rsid w:val="006E7BDE"/>
     <w:rsid w:val="006F15CA"/>
     <w:rsid w:val="006F2A0D"/>
     <w:rsid w:val="006F2D80"/>
     <w:rsid w:val="006F41CF"/>
     <w:rsid w:val="006F4750"/>
     <w:rsid w:val="006F79AC"/>
     <w:rsid w:val="00704E53"/>
     <w:rsid w:val="00706128"/>
@@ -21560,96 +21939,99 @@
     <w:rsid w:val="008F3E67"/>
     <w:rsid w:val="008F7A83"/>
     <w:rsid w:val="008F7CBD"/>
     <w:rsid w:val="00900F12"/>
     <w:rsid w:val="00901076"/>
     <w:rsid w:val="00905165"/>
     <w:rsid w:val="00905AC9"/>
     <w:rsid w:val="009103BE"/>
     <w:rsid w:val="00910A89"/>
     <w:rsid w:val="00915A18"/>
     <w:rsid w:val="00916185"/>
     <w:rsid w:val="00922187"/>
     <w:rsid w:val="00922715"/>
     <w:rsid w:val="00923205"/>
     <w:rsid w:val="00923BBB"/>
     <w:rsid w:val="00924338"/>
     <w:rsid w:val="00927912"/>
     <w:rsid w:val="00927B4D"/>
     <w:rsid w:val="00930E33"/>
     <w:rsid w:val="00931FCE"/>
     <w:rsid w:val="00933956"/>
     <w:rsid w:val="00933DDE"/>
     <w:rsid w:val="00935110"/>
     <w:rsid w:val="00935A7A"/>
     <w:rsid w:val="00935C4A"/>
+    <w:rsid w:val="00937416"/>
     <w:rsid w:val="00940215"/>
     <w:rsid w:val="0094056E"/>
     <w:rsid w:val="00940BF9"/>
     <w:rsid w:val="00941A5E"/>
     <w:rsid w:val="00943341"/>
     <w:rsid w:val="00946D6F"/>
     <w:rsid w:val="00950218"/>
     <w:rsid w:val="00962069"/>
     <w:rsid w:val="0096549E"/>
     <w:rsid w:val="00965CEE"/>
     <w:rsid w:val="0097022A"/>
+    <w:rsid w:val="00970281"/>
     <w:rsid w:val="00970DF5"/>
     <w:rsid w:val="00971C7A"/>
     <w:rsid w:val="00973C80"/>
     <w:rsid w:val="00977333"/>
     <w:rsid w:val="00977B4B"/>
     <w:rsid w:val="00983B5D"/>
     <w:rsid w:val="00984D65"/>
     <w:rsid w:val="00985617"/>
     <w:rsid w:val="00987279"/>
     <w:rsid w:val="00995029"/>
     <w:rsid w:val="00997327"/>
     <w:rsid w:val="009977C9"/>
     <w:rsid w:val="009A1F13"/>
     <w:rsid w:val="009A256F"/>
     <w:rsid w:val="009A3140"/>
     <w:rsid w:val="009A33AA"/>
     <w:rsid w:val="009A34B2"/>
     <w:rsid w:val="009A3830"/>
     <w:rsid w:val="009A3C88"/>
     <w:rsid w:val="009A6087"/>
     <w:rsid w:val="009A6B37"/>
     <w:rsid w:val="009B19BD"/>
     <w:rsid w:val="009B54DD"/>
     <w:rsid w:val="009C77D4"/>
     <w:rsid w:val="009D3330"/>
     <w:rsid w:val="009D46F8"/>
     <w:rsid w:val="009D4CF4"/>
     <w:rsid w:val="009D61D3"/>
     <w:rsid w:val="009D693C"/>
     <w:rsid w:val="009D6FE1"/>
     <w:rsid w:val="009D7AD1"/>
     <w:rsid w:val="009E0138"/>
     <w:rsid w:val="009E22E2"/>
     <w:rsid w:val="009E2471"/>
     <w:rsid w:val="009F282E"/>
+    <w:rsid w:val="00A005B6"/>
     <w:rsid w:val="00A02228"/>
     <w:rsid w:val="00A04EEA"/>
     <w:rsid w:val="00A1161D"/>
     <w:rsid w:val="00A11CED"/>
     <w:rsid w:val="00A13255"/>
     <w:rsid w:val="00A13634"/>
     <w:rsid w:val="00A15F82"/>
     <w:rsid w:val="00A16111"/>
     <w:rsid w:val="00A17806"/>
     <w:rsid w:val="00A20B2F"/>
     <w:rsid w:val="00A21E61"/>
     <w:rsid w:val="00A30378"/>
     <w:rsid w:val="00A315BC"/>
     <w:rsid w:val="00A3260A"/>
     <w:rsid w:val="00A33044"/>
     <w:rsid w:val="00A34887"/>
     <w:rsid w:val="00A40858"/>
     <w:rsid w:val="00A42705"/>
     <w:rsid w:val="00A44C92"/>
     <w:rsid w:val="00A4591C"/>
     <w:rsid w:val="00A4706C"/>
     <w:rsid w:val="00A52368"/>
     <w:rsid w:val="00A52F8B"/>
     <w:rsid w:val="00A5300F"/>
     <w:rsid w:val="00A6179A"/>
@@ -21657,99 +22039,101 @@
     <w:rsid w:val="00A62E3E"/>
     <w:rsid w:val="00A66A52"/>
     <w:rsid w:val="00A67DD3"/>
     <w:rsid w:val="00A74D02"/>
     <w:rsid w:val="00A75536"/>
     <w:rsid w:val="00A835B8"/>
     <w:rsid w:val="00A8502D"/>
     <w:rsid w:val="00A90CCA"/>
     <w:rsid w:val="00A9196D"/>
     <w:rsid w:val="00A93303"/>
     <w:rsid w:val="00A95403"/>
     <w:rsid w:val="00A9574F"/>
     <w:rsid w:val="00A9606C"/>
     <w:rsid w:val="00AA233A"/>
     <w:rsid w:val="00AA5643"/>
     <w:rsid w:val="00AB0DF3"/>
     <w:rsid w:val="00AB21A9"/>
     <w:rsid w:val="00AB5176"/>
     <w:rsid w:val="00AC27A4"/>
     <w:rsid w:val="00AC40F5"/>
     <w:rsid w:val="00AC6F8F"/>
     <w:rsid w:val="00AC773C"/>
     <w:rsid w:val="00AC7DF2"/>
     <w:rsid w:val="00AD1259"/>
     <w:rsid w:val="00AD304D"/>
+    <w:rsid w:val="00AD33BC"/>
     <w:rsid w:val="00AD3416"/>
     <w:rsid w:val="00AD43C1"/>
     <w:rsid w:val="00AD58A4"/>
     <w:rsid w:val="00AD5E22"/>
     <w:rsid w:val="00AE13E9"/>
     <w:rsid w:val="00AE322E"/>
     <w:rsid w:val="00AE330E"/>
     <w:rsid w:val="00AE5FF1"/>
     <w:rsid w:val="00AF049F"/>
     <w:rsid w:val="00AF0DD7"/>
     <w:rsid w:val="00B001B3"/>
     <w:rsid w:val="00B100AA"/>
     <w:rsid w:val="00B10A56"/>
     <w:rsid w:val="00B11A8F"/>
     <w:rsid w:val="00B16A7C"/>
     <w:rsid w:val="00B17DA7"/>
     <w:rsid w:val="00B21584"/>
     <w:rsid w:val="00B2491A"/>
     <w:rsid w:val="00B30E44"/>
     <w:rsid w:val="00B34831"/>
     <w:rsid w:val="00B35565"/>
     <w:rsid w:val="00B433B2"/>
     <w:rsid w:val="00B43A2D"/>
     <w:rsid w:val="00B44487"/>
     <w:rsid w:val="00B45A7D"/>
     <w:rsid w:val="00B47526"/>
     <w:rsid w:val="00B47957"/>
     <w:rsid w:val="00B51FCE"/>
     <w:rsid w:val="00B5335A"/>
     <w:rsid w:val="00B53AD2"/>
     <w:rsid w:val="00B542E5"/>
     <w:rsid w:val="00B556C8"/>
     <w:rsid w:val="00B617B1"/>
     <w:rsid w:val="00B61967"/>
     <w:rsid w:val="00B61E98"/>
     <w:rsid w:val="00B63690"/>
     <w:rsid w:val="00B64728"/>
     <w:rsid w:val="00B6598B"/>
     <w:rsid w:val="00B70F9E"/>
     <w:rsid w:val="00B71AF8"/>
     <w:rsid w:val="00B81358"/>
     <w:rsid w:val="00B81829"/>
     <w:rsid w:val="00B81A1F"/>
     <w:rsid w:val="00B8492B"/>
     <w:rsid w:val="00B84A75"/>
     <w:rsid w:val="00B8510D"/>
     <w:rsid w:val="00B86689"/>
     <w:rsid w:val="00B90A79"/>
     <w:rsid w:val="00B90CCB"/>
+    <w:rsid w:val="00B90E59"/>
     <w:rsid w:val="00B914EF"/>
     <w:rsid w:val="00B92D6F"/>
     <w:rsid w:val="00BA2729"/>
     <w:rsid w:val="00BA59C3"/>
     <w:rsid w:val="00BB0756"/>
     <w:rsid w:val="00BB3988"/>
     <w:rsid w:val="00BB3FB7"/>
     <w:rsid w:val="00BB43FF"/>
     <w:rsid w:val="00BB4A19"/>
     <w:rsid w:val="00BB70E8"/>
     <w:rsid w:val="00BB7473"/>
     <w:rsid w:val="00BB75EA"/>
     <w:rsid w:val="00BB76BB"/>
     <w:rsid w:val="00BC33D6"/>
     <w:rsid w:val="00BC474A"/>
     <w:rsid w:val="00BD2BE7"/>
     <w:rsid w:val="00BD3578"/>
     <w:rsid w:val="00BD65B3"/>
     <w:rsid w:val="00BD65C8"/>
     <w:rsid w:val="00BD6962"/>
     <w:rsid w:val="00BE027E"/>
     <w:rsid w:val="00BE10A6"/>
     <w:rsid w:val="00BF0BE7"/>
     <w:rsid w:val="00BF41CC"/>
     <w:rsid w:val="00BF7374"/>
@@ -21767,69 +22151,73 @@
     <w:rsid w:val="00C22437"/>
     <w:rsid w:val="00C3056E"/>
     <w:rsid w:val="00C32F1C"/>
     <w:rsid w:val="00C35F9C"/>
     <w:rsid w:val="00C42163"/>
     <w:rsid w:val="00C4601B"/>
     <w:rsid w:val="00C46664"/>
     <w:rsid w:val="00C501B6"/>
     <w:rsid w:val="00C52FE5"/>
     <w:rsid w:val="00C5710C"/>
     <w:rsid w:val="00C579E3"/>
     <w:rsid w:val="00C63573"/>
     <w:rsid w:val="00C651CD"/>
     <w:rsid w:val="00C72A67"/>
     <w:rsid w:val="00C73A2F"/>
     <w:rsid w:val="00C743E9"/>
     <w:rsid w:val="00C753FB"/>
     <w:rsid w:val="00C76B95"/>
     <w:rsid w:val="00C7799B"/>
     <w:rsid w:val="00C80E3D"/>
     <w:rsid w:val="00C83DB0"/>
     <w:rsid w:val="00C854BC"/>
     <w:rsid w:val="00C869E7"/>
     <w:rsid w:val="00C90222"/>
     <w:rsid w:val="00C93EFB"/>
+    <w:rsid w:val="00CA0B69"/>
     <w:rsid w:val="00CA2ABC"/>
     <w:rsid w:val="00CA5C14"/>
     <w:rsid w:val="00CA6093"/>
     <w:rsid w:val="00CA7C37"/>
     <w:rsid w:val="00CB0A75"/>
     <w:rsid w:val="00CB7E64"/>
     <w:rsid w:val="00CC1466"/>
     <w:rsid w:val="00CC1753"/>
     <w:rsid w:val="00CD5920"/>
     <w:rsid w:val="00CD617B"/>
     <w:rsid w:val="00CE31F8"/>
     <w:rsid w:val="00CE4271"/>
     <w:rsid w:val="00CE678C"/>
     <w:rsid w:val="00CF09E8"/>
     <w:rsid w:val="00CF2BFF"/>
     <w:rsid w:val="00CF3502"/>
     <w:rsid w:val="00CF6EB9"/>
     <w:rsid w:val="00CF7338"/>
+    <w:rsid w:val="00D01ED5"/>
     <w:rsid w:val="00D13AB8"/>
+    <w:rsid w:val="00D155B1"/>
+    <w:rsid w:val="00D1586A"/>
     <w:rsid w:val="00D1602C"/>
     <w:rsid w:val="00D20D94"/>
     <w:rsid w:val="00D20F92"/>
     <w:rsid w:val="00D21254"/>
     <w:rsid w:val="00D233D8"/>
     <w:rsid w:val="00D26B5D"/>
     <w:rsid w:val="00D30349"/>
     <w:rsid w:val="00D31A86"/>
     <w:rsid w:val="00D32D49"/>
     <w:rsid w:val="00D3469E"/>
     <w:rsid w:val="00D34D2E"/>
     <w:rsid w:val="00D3520E"/>
     <w:rsid w:val="00D3633A"/>
     <w:rsid w:val="00D3785E"/>
     <w:rsid w:val="00D37C32"/>
     <w:rsid w:val="00D4294E"/>
     <w:rsid w:val="00D464A9"/>
     <w:rsid w:val="00D477C4"/>
     <w:rsid w:val="00D47D40"/>
     <w:rsid w:val="00D5428D"/>
     <w:rsid w:val="00D55794"/>
     <w:rsid w:val="00D56EDC"/>
     <w:rsid w:val="00D571DF"/>
     <w:rsid w:val="00D61C04"/>
     <w:rsid w:val="00D63C81"/>
@@ -21840,159 +22228,160 @@
     <w:rsid w:val="00D71BDE"/>
     <w:rsid w:val="00D81C66"/>
     <w:rsid w:val="00D91017"/>
     <w:rsid w:val="00D91AC7"/>
     <w:rsid w:val="00D96625"/>
     <w:rsid w:val="00D97C8D"/>
     <w:rsid w:val="00DA1A69"/>
     <w:rsid w:val="00DA2F63"/>
     <w:rsid w:val="00DA47FF"/>
     <w:rsid w:val="00DA49C9"/>
     <w:rsid w:val="00DA5726"/>
     <w:rsid w:val="00DA602C"/>
     <w:rsid w:val="00DA6AA4"/>
     <w:rsid w:val="00DB4B79"/>
     <w:rsid w:val="00DB7333"/>
     <w:rsid w:val="00DC001B"/>
     <w:rsid w:val="00DC117F"/>
     <w:rsid w:val="00DC2946"/>
     <w:rsid w:val="00DC2A68"/>
     <w:rsid w:val="00DC3BC5"/>
     <w:rsid w:val="00DC69FA"/>
     <w:rsid w:val="00DD0266"/>
     <w:rsid w:val="00DD31FF"/>
     <w:rsid w:val="00DD485A"/>
     <w:rsid w:val="00DD71EE"/>
+    <w:rsid w:val="00DE37B5"/>
     <w:rsid w:val="00DE6D9B"/>
     <w:rsid w:val="00DE7A03"/>
     <w:rsid w:val="00DF27D1"/>
     <w:rsid w:val="00E03FF9"/>
     <w:rsid w:val="00E05E0A"/>
     <w:rsid w:val="00E069D1"/>
     <w:rsid w:val="00E1023A"/>
     <w:rsid w:val="00E13088"/>
     <w:rsid w:val="00E141FA"/>
     <w:rsid w:val="00E20A38"/>
     <w:rsid w:val="00E21C2A"/>
     <w:rsid w:val="00E22530"/>
     <w:rsid w:val="00E226C9"/>
     <w:rsid w:val="00E22814"/>
     <w:rsid w:val="00E239F9"/>
     <w:rsid w:val="00E270D0"/>
     <w:rsid w:val="00E31F62"/>
     <w:rsid w:val="00E37E35"/>
     <w:rsid w:val="00E4518F"/>
     <w:rsid w:val="00E45B77"/>
     <w:rsid w:val="00E46774"/>
     <w:rsid w:val="00E52435"/>
+    <w:rsid w:val="00E55FBE"/>
     <w:rsid w:val="00E56836"/>
     <w:rsid w:val="00E5695F"/>
     <w:rsid w:val="00E56B12"/>
     <w:rsid w:val="00E628B4"/>
     <w:rsid w:val="00E648A8"/>
     <w:rsid w:val="00E75804"/>
     <w:rsid w:val="00E973E4"/>
     <w:rsid w:val="00E978BF"/>
     <w:rsid w:val="00EA030E"/>
     <w:rsid w:val="00EA05CF"/>
     <w:rsid w:val="00EA6438"/>
     <w:rsid w:val="00EA686A"/>
     <w:rsid w:val="00EB0902"/>
     <w:rsid w:val="00EB353D"/>
     <w:rsid w:val="00EB4ACE"/>
     <w:rsid w:val="00EC1497"/>
     <w:rsid w:val="00EC4C3F"/>
     <w:rsid w:val="00EC5B64"/>
     <w:rsid w:val="00EC7A54"/>
     <w:rsid w:val="00ED02F2"/>
     <w:rsid w:val="00ED03AB"/>
     <w:rsid w:val="00ED2251"/>
     <w:rsid w:val="00ED24F8"/>
     <w:rsid w:val="00ED50F5"/>
     <w:rsid w:val="00ED5BBD"/>
     <w:rsid w:val="00ED76CB"/>
     <w:rsid w:val="00ED77B6"/>
     <w:rsid w:val="00EE05D5"/>
     <w:rsid w:val="00EE0B64"/>
     <w:rsid w:val="00EE0E01"/>
     <w:rsid w:val="00EE2328"/>
     <w:rsid w:val="00EE6139"/>
     <w:rsid w:val="00EE64DE"/>
     <w:rsid w:val="00EF1D6B"/>
     <w:rsid w:val="00EF412F"/>
     <w:rsid w:val="00EF4D99"/>
     <w:rsid w:val="00EF5858"/>
     <w:rsid w:val="00EF5DEA"/>
     <w:rsid w:val="00EF6572"/>
     <w:rsid w:val="00F0041B"/>
     <w:rsid w:val="00F01154"/>
     <w:rsid w:val="00F03122"/>
     <w:rsid w:val="00F0405C"/>
     <w:rsid w:val="00F04462"/>
     <w:rsid w:val="00F05C08"/>
     <w:rsid w:val="00F07D9C"/>
     <w:rsid w:val="00F104F9"/>
     <w:rsid w:val="00F11D5A"/>
     <w:rsid w:val="00F1237F"/>
     <w:rsid w:val="00F1694B"/>
-    <w:rsid w:val="00F22879"/>
     <w:rsid w:val="00F24743"/>
     <w:rsid w:val="00F30E2D"/>
     <w:rsid w:val="00F32822"/>
     <w:rsid w:val="00F3285C"/>
     <w:rsid w:val="00F330A4"/>
     <w:rsid w:val="00F3441C"/>
     <w:rsid w:val="00F37F74"/>
     <w:rsid w:val="00F41F46"/>
     <w:rsid w:val="00F45A2F"/>
     <w:rsid w:val="00F45D4A"/>
     <w:rsid w:val="00F460C8"/>
     <w:rsid w:val="00F51471"/>
     <w:rsid w:val="00F51AC4"/>
     <w:rsid w:val="00F5650E"/>
     <w:rsid w:val="00F57396"/>
     <w:rsid w:val="00F612A2"/>
     <w:rsid w:val="00F623CA"/>
     <w:rsid w:val="00F64FA9"/>
     <w:rsid w:val="00F64FD7"/>
     <w:rsid w:val="00F65C11"/>
     <w:rsid w:val="00F72A0A"/>
     <w:rsid w:val="00F7358C"/>
     <w:rsid w:val="00F7574C"/>
     <w:rsid w:val="00F75D32"/>
     <w:rsid w:val="00F81F4C"/>
+    <w:rsid w:val="00F8324E"/>
     <w:rsid w:val="00F871D6"/>
     <w:rsid w:val="00F901F3"/>
     <w:rsid w:val="00F9609D"/>
     <w:rsid w:val="00F9733E"/>
     <w:rsid w:val="00FA2097"/>
     <w:rsid w:val="00FA25F0"/>
     <w:rsid w:val="00FA2BD2"/>
     <w:rsid w:val="00FA7DBA"/>
     <w:rsid w:val="00FB0602"/>
     <w:rsid w:val="00FB345F"/>
-    <w:rsid w:val="00FC37AA"/>
     <w:rsid w:val="00FC64F0"/>
     <w:rsid w:val="00FC7062"/>
     <w:rsid w:val="00FC7514"/>
     <w:rsid w:val="00FD247C"/>
     <w:rsid w:val="00FD5421"/>
     <w:rsid w:val="00FE1E6B"/>
     <w:rsid w:val="00FE3D78"/>
     <w:rsid w:val="00FE47B0"/>
     <w:rsid w:val="00FE5834"/>
     <w:rsid w:val="00FE5DFF"/>
     <w:rsid w:val="00FE7D7C"/>
     <w:rsid w:val="00FF30A8"/>
     <w:rsid w:val="00FF4250"/>
     <w:rsid w:val="00FF4B0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -23589,51 +23978,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1997030252">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vic_li@nasme.org.tw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eason_hu@nasme.org.tw" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/5yL7RaWqtn7w4eB3A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vic_li@nasme.org.tw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eason_hu@nasme.org.tw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/5yL7RaWqtn7w4eB3A" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -23927,56 +24316,56 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9998EC76-D878-4154-A882-C9C0927B8C20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>11053</Characters>
+  <Pages>25</Pages>
+  <Words>1941</Words>
+  <Characters>11069</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>92</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12967</CharactersWithSpaces>
+  <CharactersWithSpaces>12985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>胡益禎</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>