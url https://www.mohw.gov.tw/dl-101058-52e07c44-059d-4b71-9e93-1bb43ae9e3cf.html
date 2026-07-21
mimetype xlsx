--- v0 (2026-07-01)
+++ v1 (2026-07-21)
@@ -1,442 +1,512 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\mdchintc\01充實在地牙醫醫療量能\00-計畫執行\1150701牙科設施設備申請作業須知\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\mdchintc\01充實在地牙醫醫療量能\00-計畫執行\1150701牙科設施設備申請作業須知\上網公告\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0429ECF1-53BE-4A55-B9AD-C9E1CC7724CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9435DF15-EB21-495D-B307-CACB58FEF8FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D8D5F738-F648-4B72-8C19-DD6EEF44C3F0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{38824C13-D921-44A6-B2D3-DC83A09AEF5A}"/>
   </bookViews>
   <sheets>
     <sheet name="申請表" sheetId="1" r:id="rId1"/>
+    <sheet name="選項" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D12" i="1" l="1"/>
+  <c r="G6" i="1" l="1"/>
+  <c r="D12" i="1"/>
+  <c r="D9" i="1"/>
+  <c r="D10" i="1"/>
   <c r="D11" i="1"/>
-  <c r="D10" i="1"/>
-  <c r="D9" i="1"/>
   <c r="D8" i="1"/>
-  <c r="G6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="32">
-[...2 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
+  <si>
+    <t>需求數量</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>地點屬性</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>巡迴點</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>醫療站</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>地點屬性：</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>地點名稱：</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>地點地址：</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>單價(元)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>設施設備名稱</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>申請原因</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>申請類型</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>汰換</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>優先序位</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>檢附估價單</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>是</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>總價</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>註：</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>2.設備項目單價金額1萬元以上且耐用年限2年以上者始列入資本門補助。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>近3個月平均月服務診次：</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.每一設備投入之巡迴地點應單獨填報1張申請表。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(請填設備投入之巡迴點名稱)</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...53 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>例：固定式治療椅</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>3.補助電腦設備應為辦理牙醫巡迴醫療業務使用，且補助個人電腦每1巡迴點應以1臺為限。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>新</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Microsoft JhengHei UI"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>置</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>是</t>
+  </si>
+  <si>
+    <t>汰換</t>
   </si>
   <si>
     <t>原購置日期(汰換適用)</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>使用年限
 (汰換適用)</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...14 lines deleted...]
-    <t>汰換</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>新置</t>
   </si>
   <si>
     <t>20年</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...2 lines deleted...]
-    <t>是</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>申請補助經費：</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>巡迴點</t>
   </si>
   <si>
     <t>例：筆記型電腦(含健保卡讀卡機)</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...18 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>4.申請單位應就設備項目排定補助優先順利，以作為本部核給之參考。</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>設立期間：</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>設立時間</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>新設立(不到6個月)</t>
+  </si>
+  <si>
+    <t>新設立(不到6個月)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1年以內</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1-3年</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>3年以上</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>近3個月平均月服務人次：</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>附表、衛生福利部充實在地牙醫醫療量能牙科設施設備補助計畫申請表</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="2"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF0000FF"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
-      <color theme="1"/>
+      <color rgb="FF0000FF"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="14"/>
-[...2 lines deleted...]
-      <family val="4"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Microsoft JhengHei UI"/>
+      <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...35 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0000FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -715,412 +785,509 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFA1AD06-CEC2-4F59-8DBE-47B6F6C9AE9E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4A26457-0EFE-4389-B00B-CCAAAFEF462F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.25" customWidth="1"/>
     <col min="2" max="3" width="15.125" customWidth="1"/>
     <col min="4" max="4" width="12.25" customWidth="1"/>
     <col min="5" max="5" width="18.25" customWidth="1"/>
     <col min="6" max="6" width="17" customWidth="1"/>
     <col min="7" max="7" width="15.625" customWidth="1"/>
     <col min="8" max="8" width="13.625" customWidth="1"/>
     <col min="9" max="9" width="13.875" customWidth="1"/>
     <col min="10" max="10" width="14.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
-[...13 lines deleted...]
-      <c r="I3" s="6"/>
+      <c r="A3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="20"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="7"/>
       <c r="J3" s="2"/>
     </row>
     <row r="4" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...9 lines deleted...]
-      <c r="H4" s="3"/>
+      <c r="B4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F4" s="20"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="3" t="s">
-[...10 lines deleted...]
-      <c r="H5" s="3"/>
+      <c r="A5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="7" t="s">
-[...9 lines deleted...]
-      <c r="G6" s="10" t="str">
+      <c r="A6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="23"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="21"/>
+      <c r="G6" s="18" t="str">
         <f>SUM(D8:D12)&amp;"元"</f>
         <v>635000元</v>
       </c>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:10" ht="39" x14ac:dyDescent="0.25">
-      <c r="A7" s="11" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="12" t="s">
+      <c r="A7" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="J7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="12" t="s">
-[...19 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:10" ht="39" x14ac:dyDescent="0.25">
-      <c r="A8" s="13" t="s">
+      <c r="A8" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B8" s="12">
         <v>1</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="13">
         <v>600000</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="13">
         <f>B8*C8</f>
         <v>600000</v>
       </c>
-      <c r="E8" s="14"/>
-[...3 lines deleted...]
-      <c r="G8" s="17">
+      <c r="E8" s="12"/>
+      <c r="F8" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="16">
         <v>37165</v>
       </c>
-      <c r="H8" s="18" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="16">
+      <c r="H8" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17">
         <v>1</v>
       </c>
-      <c r="J8" s="16" t="s">
+      <c r="J8" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="58.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="14">
+      <c r="A9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="12">
         <v>1</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C9" s="13">
         <v>35000</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="13">
         <f t="shared" ref="D9:D12" si="0">B9*C9</f>
         <v>35000</v>
       </c>
-      <c r="E9" s="14"/>
-[...5 lines deleted...]
-      <c r="I9" s="16">
+      <c r="E9" s="12"/>
+      <c r="F9" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="17">
         <v>2</v>
       </c>
-      <c r="J9" s="16" t="s">
+      <c r="J9" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="19.5" x14ac:dyDescent="0.25">
-      <c r="A10" s="20"/>
-[...2 lines deleted...]
-      <c r="D10" s="21">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E10" s="20"/>
-[...4 lines deleted...]
-      <c r="J10" s="12"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
     </row>
     <row r="11" spans="1:10" ht="19.5" x14ac:dyDescent="0.25">
-      <c r="A11" s="20"/>
-[...2 lines deleted...]
-      <c r="D11" s="21">
+      <c r="A11" s="5"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E11" s="20"/>
-[...4 lines deleted...]
-      <c r="J11" s="12"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
     </row>
     <row r="12" spans="1:10" ht="19.5" x14ac:dyDescent="0.25">
-      <c r="A12" s="20"/>
-[...2 lines deleted...]
-      <c r="D12" s="21">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E12" s="20"/>
-[...4 lines deleted...]
-      <c r="J12" s="12"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
     </row>
     <row r="14" spans="1:10" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A14" s="23" t="s">
-        <v>27</v>
+      <c r="A14" s="19" t="s">
+        <v>16</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
     <row r="15" spans="1:10" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A15" s="23" t="s">
-        <v>28</v>
+      <c r="A15" s="19" t="s">
+        <v>19</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
     <row r="16" spans="1:10" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A16" s="23" t="s">
-        <v>29</v>
+      <c r="A16" s="19" t="s">
+        <v>17</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
     <row r="17" spans="1:10" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A17" s="23" t="s">
-        <v>30</v>
+      <c r="A17" s="19" t="s">
+        <v>22</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
     <row r="18" spans="1:10" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A18" s="23" t="s">
-        <v>31</v>
+      <c r="A18" s="19" t="s">
+        <v>33</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="E4:F4"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="B3:D3"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="E6:F6"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2495073F-BD72-4300-98E4-A0D565B3C751}">
+          <x14:formula1>
+            <xm:f>選項!$B$4:$B$5</xm:f>
+          </x14:formula1>
+          <xm:sqref>F8:F12</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6D0EBD60-9DDE-49EE-B043-B0DE64F9BA89}">
+          <x14:formula1>
+            <xm:f>選項!$C$4:$C$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>J8:J12</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{DF537B30-548F-426F-A4F7-0852445A8DF5}">
+          <x14:formula1>
+            <xm:f>選項!A4:A5</xm:f>
+          </x14:formula1>
+          <xm:sqref>B4</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{632E09CE-679C-4DC9-A70A-34CC45F52840}">
+          <x14:formula1>
+            <xm:f>選項!$D$4:$D$7</xm:f>
+          </x14:formula1>
+          <xm:sqref>B5</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83A83394-FCE7-45DB-A20E-16D52AF746DE}">
+  <dimension ref="A3:D7"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="D6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="D7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>申請表</vt:lpstr>
+      <vt:lpstr>選項</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>口腔健康司陳靜慈</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>