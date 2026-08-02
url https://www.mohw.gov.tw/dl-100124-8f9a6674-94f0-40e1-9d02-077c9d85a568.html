--- v0 (2026-05-13)
+++ v1 (2026-08-02)
@@ -211,112 +211,112 @@
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="008235EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>居家使用維生器材身障者斷電處理問題之各縣市</w:t>
       </w:r>
       <w:r w:rsidRPr="008235EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>聯繫窗口</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5908D891" w14:textId="3B2878A7" w:rsidR="00BF1E79" w:rsidRPr="008235EF" w:rsidRDefault="00C90D57">
+    <w:p w14:paraId="5908D891" w14:textId="2E288EF3" w:rsidR="00BF1E79" w:rsidRPr="008235EF" w:rsidRDefault="00C90D57">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008235EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="000D5D47" w:rsidRPr="008235EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00871B46" w:rsidRPr="008235EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="008235EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="008235EF" w:rsidRPr="008235EF">
+      <w:r w:rsidR="00521D7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="008235EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="00871B46" w:rsidRPr="008235EF">
+      <w:r w:rsidR="00521D7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008235EF" w:rsidRPr="008235EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="008235EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="008235EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>修正</w:t>
       </w:r>
@@ -757,67 +757,57 @@
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日由本府社會局召開「特殊身障弱勢族群居家使用維生器材者調度發電機窗口及緊急救援機制案跨局處協調會議」決議本案應全面回歸醫療體系，遇到斷電時使用「</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>UPS</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t>斷電系統」維持電力提供，並由</w:t>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>不斷電系統」維持電力提供，並由</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>119</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>體制直接後送醫療院所，取代運送發電機之備援電力。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008235EF" w:rsidRPr="008235EF" w14:paraId="13351538" w14:textId="77777777" w:rsidTr="005E4D01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
@@ -848,362 +838,342 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>新北市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43131E0B" w14:textId="1766C6E3" w:rsidR="008235EF" w:rsidRPr="008235EF" w:rsidRDefault="008235EF" w:rsidP="008235EF">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="43131E0B" w14:textId="1766C6E3" w:rsidR="008235EF" w:rsidRPr="00521D7A" w:rsidRDefault="008235EF" w:rsidP="008235EF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-                <w:color w:val="EE0000"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008235EF">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>身心障礙福利科</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F745F17" w14:textId="77777777" w:rsidR="008235EF" w:rsidRPr="00521D7A" w:rsidRDefault="008235EF" w:rsidP="008235EF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29603456 #3828</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70EBBD6E" w14:textId="3E70E00E" w:rsidR="00BF1E79" w:rsidRPr="00521D7A" w:rsidRDefault="008235EF" w:rsidP="008235EF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-                <w:color w:val="EE0000"/>
-[...35 lines deleted...]
-            <w:r w:rsidRPr="008235EF">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>洪展翔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-                <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008235EF">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-                <w:color w:val="EE0000"/>
-[...7 lines deleted...]
-                <w:color w:val="EE0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>約聘社工員</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21903688" w14:textId="77777777" w:rsidR="008235EF" w:rsidRPr="008235EF" w:rsidRDefault="008235EF" w:rsidP="008235EF">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="008235EF">
+          <w:p w14:paraId="21903688" w14:textId="77777777" w:rsidR="008235EF" w:rsidRPr="00521D7A" w:rsidRDefault="008235EF" w:rsidP="008235EF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ECF1462" w14:textId="77777777" w:rsidR="00BF1E79" w:rsidRPr="00521D7A" w:rsidRDefault="00C90D57">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="094DAAFA" w14:textId="77777777" w:rsidR="00BF1E79" w:rsidRPr="008235EF" w:rsidRDefault="00C90D57">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="008235EF">
+          <w:p w14:paraId="094DAAFA" w14:textId="77777777" w:rsidR="00BF1E79" w:rsidRPr="00521D7A" w:rsidRDefault="00C90D57">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41FC5A06" w14:textId="77777777" w:rsidR="008235EF" w:rsidRPr="008235EF" w:rsidRDefault="008235EF" w:rsidP="008235EF">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="41FC5A06" w14:textId="77777777" w:rsidR="008235EF" w:rsidRPr="00521D7A" w:rsidRDefault="008235EF" w:rsidP="008235EF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="008235EF">
+              <w:t>新北市災害應變中心</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="091682A8" w14:textId="77777777" w:rsidR="008235EF" w:rsidRPr="00521D7A" w:rsidRDefault="008235EF" w:rsidP="008235EF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8953-5599 #1828</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F9F1EC7" w14:textId="77777777" w:rsidR="008235EF" w:rsidRPr="00521D7A" w:rsidRDefault="008235EF" w:rsidP="008235EF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>新北市災害應變中心</w:t>
-[...24 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>郭宏昇</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="008235EF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>郭宏昇</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008235EF">
+              <w:t>社會救助科科長</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="566C9787" w14:textId="77777777" w:rsidR="008235EF" w:rsidRPr="00521D7A" w:rsidRDefault="008235EF" w:rsidP="008235EF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0905-308-773</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EFDEAB7" w14:textId="77777777" w:rsidR="008235EF" w:rsidRPr="00521D7A" w:rsidRDefault="008235EF" w:rsidP="008235EF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>柯秉亨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00521D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="008235EF">
+            <w:r w:rsidRPr="00521D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>社會救助</w:t>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t>社會救助科專員</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69C3AF9D" w14:textId="0E222BB3" w:rsidR="00BF1E79" w:rsidRPr="008235EF" w:rsidRDefault="008235EF" w:rsidP="008235EF">
-[...10 lines deleted...]
-                <w:color w:val="EE0000"/>
+          <w:p w14:paraId="69C3AF9D" w14:textId="0E222BB3" w:rsidR="00BF1E79" w:rsidRPr="00521D7A" w:rsidRDefault="008235EF" w:rsidP="008235EF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0928-466-266</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008235EF" w:rsidRPr="008235EF" w14:paraId="549D2F82" w14:textId="77777777" w:rsidTr="004A0D04">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="767BD07E" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
@@ -1249,70 +1219,60 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>遇醫療救護需求：</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>日間及</w:t>
-[...8 lines deleted...]
-              <w:t>夜間</w:t>
+              <w:t>日間及夜間</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>均為</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>119</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>勤務中心</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EE4E330" w14:textId="3B97ABEB" w:rsidR="00DA1857" w:rsidRPr="008235EF" w:rsidRDefault="00DA1857" w:rsidP="00DA1857">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
@@ -1385,69 +1345,51 @@
               </w:rPr>
               <w:t>轉</w:t>
             </w:r>
             <w:r w:rsidR="00EE72DC" w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3945</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>；</w:t>
             </w:r>
             <w:r w:rsidR="00105771" w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>本市衛生局</w:t>
-[...17 lines deleted...]
-              <w:t>具：</w:t>
+              <w:t>本市衛生局醫療輔具：</w:t>
             </w:r>
             <w:r w:rsidR="00105771" w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>07-7131500</w:t>
             </w:r>
             <w:r w:rsidR="00105771" w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>轉</w:t>
             </w:r>
             <w:r w:rsidR="00105771" w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3555</w:t>
             </w:r>
@@ -1459,67 +1401,57 @@
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D347135" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t>中市</w:t>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>臺中市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FE7D612" w14:textId="7C4EB7E8" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -1527,62 +1459,52 @@
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>居家</w:t>
             </w:r>
             <w:r w:rsidR="006E7469" w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>身心障礙者使用維生設備及必要生活輔具用電優惠，本市承辦人：彭少</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>身心障礙者使用維生設備及必要生活輔具用電優惠，本市承辦人：彭少妘</w:t>
+            </w:r>
             <w:r w:rsidR="006E7469" w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 04-2228-9111#3735</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C0C45E3" w14:textId="651A2F8C" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
@@ -1685,69 +1607,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4DE1C4AB" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>民眾如有發電機需求，且無就醫需求同時為一般上班時段之日間，可</w:t>
-[...17 lines deleted...]
-              <w:t>洽本市輔具資源中心提供租借服務：</w:t>
+              <w:t>民眾如有發電機需求，且無就醫需求同時為一般上班時段之日間，可逕洽本市輔具資源中心提供租借服務：</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="7229" w:type="dxa"/>
               <w:jc w:val="center"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="10" w:type="dxa"/>
                 <w:right w:w="10" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="957"/>
               <w:gridCol w:w="1842"/>
               <w:gridCol w:w="1985"/>
               <w:gridCol w:w="2445"/>
             </w:tblGrid>
             <w:tr w:rsidR="008235EF" w:rsidRPr="008235EF" w14:paraId="6CFD1299" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="558"/>
                 <w:tblHeader/>
                 <w:jc w:val="center"/>
               </w:trPr>
@@ -2044,67 +1948,57 @@
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="32A585C6" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
                   <w:pPr>
                     <w:pStyle w:val="ab"/>
                     <w:suppressAutoHyphens w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>臺</w:t>
-[...8 lines deleted...]
-                    <w:t>中市南屯區東興路一段</w:t>
+                    <w:t>臺中市南屯區東興路一段</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>450</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>號</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2445" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -2263,67 +2157,57 @@
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="498123AC" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
                   <w:pPr>
                     <w:pStyle w:val="ab"/>
                     <w:suppressAutoHyphens w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>臺</w:t>
-[...8 lines deleted...]
-                    <w:t>中市潭子區中山路</w:t>
+                    <w:t>臺中市潭子區中山路</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>段</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>241</w:t>
                   </w:r>
@@ -2368,69 +2252,51 @@
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7A425EE3" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
                   <w:pPr>
                     <w:pStyle w:val="ab"/>
                     <w:suppressAutoHyphens w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>大雅區、潭子區、北屯區、太平區、</w:t>
-[...17 lines deleted...]
-                    <w:t>、豐原區、后里區、石岡區、新社區、東勢區、和平區</w:t>
+                    <w:t>大雅區、潭子區、北屯區、太平區、神岡區、豐原區、后里區、石岡區、新社區、東勢區、和平區</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008235EF" w:rsidRPr="008235EF" w14:paraId="3469705B" w14:textId="77777777">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="957" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -2510,67 +2376,57 @@
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="45F67699" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
                   <w:pPr>
                     <w:pStyle w:val="ab"/>
                     <w:suppressAutoHyphens w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>臺</w:t>
-[...8 lines deleted...]
-                    <w:t>中市沙鹿區成</w:t>
+                    <w:t>臺中市沙鹿區成</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>功西街</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>17</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008235EF">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>號</w:t>
@@ -2665,193 +2521,130 @@
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="38A3E84C" w14:textId="77777777" w:rsidR="00E81372" w:rsidRPr="008235EF" w:rsidRDefault="00E81372" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>臺</w:t>
-[...8 lines deleted...]
-              <w:t>南市</w:t>
+              <w:t>臺南市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="771BA788" w14:textId="53F4A2C0" w:rsidR="006172F1" w:rsidRPr="008235EF" w:rsidRDefault="006172F1" w:rsidP="00206B9D">
-[...65 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="08DA60C1" w14:textId="77777777" w:rsidR="00521D7A" w:rsidRPr="00521D7A" w:rsidRDefault="00521D7A" w:rsidP="00206B9D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>李宥宸小姐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BAA9C10" w14:textId="1E785ADD" w:rsidR="00E81372" w:rsidRPr="008235EF" w:rsidRDefault="00521D7A" w:rsidP="00206B9D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00521D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="EE0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06-291111</w:t>
             </w:r>
-            <w:r w:rsidRPr="008235EF">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00521D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="EE0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分機</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidRPr="00521D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03138CF2" w14:textId="69E2F4F4" w:rsidR="00E81372" w:rsidRPr="008235EF" w:rsidRDefault="00E81372" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
@@ -4134,60 +3927,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="778793DB" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>有關醫療窗口：</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>119</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
@@ -4293,69 +4084,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71582CC6" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>依使用維生器材之身心障礙弱勢族群需求，由主要</w:t>
-[...17 lines deleted...]
-              <w:t>，副窗口由身心障礙者輔助器具費用補助承辦人及身心障礙者日間照顧及臨時暨短期照顧服務承辦人員擔任。</w:t>
+              <w:t>依使用維生器材之身心障礙弱勢族群需求，由主要窗口轉副窗口，副窗口由身心障礙者輔助器具費用補助承辦人及身心障礙者日間照顧及臨時暨短期照顧服務承辦人員擔任。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008235EF" w:rsidRPr="008235EF" w14:paraId="7B5C7B84" w14:textId="77777777" w:rsidTr="005E4D01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="384FC36E" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
@@ -4548,62 +4321,52 @@
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>049-2206252</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E569F4F" w14:textId="3241C56D" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="000D5D47" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="350" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>林</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>林洧仕</w:t>
+            </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>秘書</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B8C95D3" w14:textId="4C2A5352" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
@@ -4714,69 +4477,51 @@
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="410F4284" w14:textId="0F919EE0" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="00FE3328">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="350" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>居住外縣市者請</w:t>
-[...17 lines deleted...]
-              <w:t>洽居住地之居家使用維生器材之身障者斷電聯絡窗口。</w:t>
+              <w:t>居住外縣市者請逕洽居住地之居家使用維生器材之身障者斷電聯絡窗口。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008235EF" w:rsidRPr="008235EF" w14:paraId="556C3E67" w14:textId="77777777" w:rsidTr="005E4D01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25FB7C2D" w14:textId="544270D1" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
@@ -4819,50 +4564,51 @@
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>台電客服專線：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="263669FD" w14:textId="108CD472" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="000637F5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1911</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33DE2226" w14:textId="77777777" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="00A205AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>劉思吟</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4963,69 +4709,71 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62648C63" w14:textId="0A24DC11" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="00A205AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>台電客服專線：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05CEF278" w14:textId="77777777" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="00A205AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1911</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57DFD681" w14:textId="1E8647D0" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>賴永明</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -5061,85 +4809,87 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1FE8B078" w14:textId="77777777" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>劉思吟</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>社工員</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4134FB50" w14:textId="3CC69CF9" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>05-5522806</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="044C769C" w14:textId="77777777" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="00A205AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>賴永明</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -5186,51 +4936,61 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2372EE05" w14:textId="77777777" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="00A205AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>雲林縣災害應變中心</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>雲林縣災害應</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>變中心</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04CA069C" w14:textId="0B220073" w:rsidR="0055004D" w:rsidRPr="008235EF" w:rsidRDefault="0055004D" w:rsidP="00A205AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>05-5379409</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008235EF" w:rsidRPr="008235EF" w14:paraId="7E3A1125" w14:textId="77777777" w:rsidTr="005E4D01">
         <w:trPr>
@@ -5246,50 +5006,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="34A2CF71" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>嘉義市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64FCEA5B" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
@@ -5731,59 +5492,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>機構安置需求：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19CABD4C" w14:textId="0BED6036" w:rsidR="00D2794C" w:rsidRPr="008235EF" w:rsidRDefault="00D2794C" w:rsidP="00D2794C">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>顏昊廷/約</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00837610" w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>僱</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>人員</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C961C40" w14:textId="11CCC7A8" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00D2794C">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>05-3620900#2603</w:t>
             </w:r>
           </w:p>
@@ -5867,72 +5626,63 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>使用維生器材輔助器具用電補助諮詢窗口：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05025130" w14:textId="0F5D500F" w:rsidR="00D2794C" w:rsidRPr="008235EF" w:rsidRDefault="00837610" w:rsidP="00D2794C">
             <w:pPr>
               <w:spacing w:line="350" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>廖</w:t>
             </w:r>
             <w:r w:rsidR="00D2794C" w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>嬿淇</w:t>
-[...7 lines deleted...]
-              <w:t>/</w:t>
+              <w:t>嬿淇/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44F163AC" w14:textId="77777777" w:rsidR="00D2794C" w:rsidRPr="008235EF" w:rsidRDefault="00D2794C" w:rsidP="00D2794C">
             <w:pPr>
               <w:spacing w:line="350" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>約用人員</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B899107" w14:textId="77777777" w:rsidR="00D2794C" w:rsidRPr="008235EF" w:rsidRDefault="00D2794C" w:rsidP="00D2794C">
             <w:pPr>
               <w:spacing w:line="350" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
@@ -6374,60 +6124,58 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E99DDFB" w14:textId="204D12FA" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>林聖峰</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>科長</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FE58C2C" w14:textId="0CCFE594" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
@@ -6993,67 +6741,57 @@
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="026608B0" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t>東縣</w:t>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>臺東縣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F680335" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00A76A1D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -7147,67 +6885,57 @@
             <w:tcW w:w="3657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A71020E" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t>東縣災害應變中心</w:t>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>臺東縣災害應變中心</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C68B10C" w14:textId="44A9AB52" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>357576</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
@@ -7301,94 +7029,94 @@
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>社會處社會福利科</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D507845" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>(06)9274400</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>轉</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>307</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>李先生</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2322C3E3" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>(06)9274400</w:t>
-[...41 lines deleted...]
-              </w:rPr>
               <w:t>夜</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0910-727-812</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
@@ -7410,94 +7138,94 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>社會處社會福利科</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B21DC5B" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>(06)9274400</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>轉</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>307</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>李先生</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D0F6A8C" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008235EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>(06)9274400</w:t>
-[...41 lines deleted...]
-              </w:rPr>
               <w:t>夜</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0910-727-812</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008235EF" w:rsidRPr="008235EF" w14:paraId="0014D485" w14:textId="77777777" w:rsidTr="005E4D01">
         <w:trPr>
           <w:trHeight w:val="2949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -8053,69 +7781,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>林紹森</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>約</w:t>
-[...17 lines deleted...]
-              <w:t>人員</w:t>
+              <w:t>約僱人員</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="189D81D3" w14:textId="77777777" w:rsidR="00206B9D" w:rsidRPr="008235EF" w:rsidRDefault="00206B9D" w:rsidP="00206B9D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>083625022</w:t>
             </w:r>
             <w:r w:rsidRPr="008235EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
@@ -8241,58 +7951,58 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45BD21A8" w14:textId="77777777" w:rsidR="00BF1E79" w:rsidRPr="008235EF" w:rsidRDefault="00BF1E79">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF1E79" w:rsidRPr="008235EF">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="468"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70C9D323" w14:textId="77777777" w:rsidR="00243B97" w:rsidRDefault="00243B97">
+    <w:p w14:paraId="381BB65E" w14:textId="77777777" w:rsidR="00142BE9" w:rsidRDefault="00142BE9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="213F85C2" w14:textId="77777777" w:rsidR="00243B97" w:rsidRDefault="00243B97">
+    <w:p w14:paraId="3FF19BF4" w14:textId="77777777" w:rsidR="00142BE9" w:rsidRDefault="00142BE9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -8376,61 +8086,61 @@
     <w:r w:rsidR="00CB1772">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="766B03E3" w14:textId="77777777" w:rsidR="00150FF8" w:rsidRDefault="00150FF8">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57693831" w14:textId="77777777" w:rsidR="00243B97" w:rsidRDefault="00243B97">
+    <w:p w14:paraId="4739C707" w14:textId="77777777" w:rsidR="00142BE9" w:rsidRDefault="00142BE9">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AE3D12A" w14:textId="77777777" w:rsidR="00243B97" w:rsidRDefault="00243B97">
+    <w:p w14:paraId="0CCAEBD2" w14:textId="77777777" w:rsidR="00142BE9" w:rsidRDefault="00142BE9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DE24750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67EC43B4"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -9189,86 +8899,88 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF1E79"/>
     <w:rsid w:val="0004751C"/>
     <w:rsid w:val="00063666"/>
     <w:rsid w:val="000637F5"/>
     <w:rsid w:val="00064167"/>
     <w:rsid w:val="0008302E"/>
     <w:rsid w:val="000A0D79"/>
     <w:rsid w:val="000C5979"/>
     <w:rsid w:val="000C7C6F"/>
     <w:rsid w:val="000D5D47"/>
     <w:rsid w:val="000E5E56"/>
     <w:rsid w:val="000E7471"/>
     <w:rsid w:val="000F5683"/>
     <w:rsid w:val="00105771"/>
     <w:rsid w:val="0010623B"/>
     <w:rsid w:val="00140E01"/>
+    <w:rsid w:val="00142BE9"/>
     <w:rsid w:val="0014746E"/>
     <w:rsid w:val="00150FF8"/>
     <w:rsid w:val="001A3B40"/>
     <w:rsid w:val="001B7D52"/>
     <w:rsid w:val="001D6900"/>
     <w:rsid w:val="001E3865"/>
     <w:rsid w:val="00206B9D"/>
     <w:rsid w:val="00243B97"/>
     <w:rsid w:val="00247F8F"/>
     <w:rsid w:val="0026339D"/>
     <w:rsid w:val="002819E7"/>
     <w:rsid w:val="0029766E"/>
     <w:rsid w:val="002A307D"/>
     <w:rsid w:val="002A4B88"/>
     <w:rsid w:val="002A7BB2"/>
     <w:rsid w:val="002F1FD6"/>
     <w:rsid w:val="00312857"/>
     <w:rsid w:val="003310A9"/>
     <w:rsid w:val="00335BB2"/>
     <w:rsid w:val="003449B2"/>
     <w:rsid w:val="00345B54"/>
     <w:rsid w:val="00352B66"/>
     <w:rsid w:val="00385543"/>
     <w:rsid w:val="003A5A95"/>
     <w:rsid w:val="003B3B8E"/>
     <w:rsid w:val="003B60DD"/>
     <w:rsid w:val="003E53DB"/>
     <w:rsid w:val="003F31B5"/>
     <w:rsid w:val="00422260"/>
     <w:rsid w:val="004305E5"/>
     <w:rsid w:val="004C79CC"/>
     <w:rsid w:val="004D2F66"/>
     <w:rsid w:val="004D55E0"/>
     <w:rsid w:val="004F1CEC"/>
     <w:rsid w:val="004F511F"/>
     <w:rsid w:val="00514DFE"/>
+    <w:rsid w:val="00521D7A"/>
     <w:rsid w:val="0052792B"/>
     <w:rsid w:val="0055004D"/>
     <w:rsid w:val="00570767"/>
     <w:rsid w:val="0057400E"/>
     <w:rsid w:val="00585A48"/>
     <w:rsid w:val="00586BE8"/>
     <w:rsid w:val="005B309C"/>
     <w:rsid w:val="005C77C9"/>
     <w:rsid w:val="005E4D01"/>
     <w:rsid w:val="005F7A0D"/>
     <w:rsid w:val="00603307"/>
     <w:rsid w:val="00605246"/>
     <w:rsid w:val="0060542E"/>
     <w:rsid w:val="006055CD"/>
     <w:rsid w:val="006172F1"/>
     <w:rsid w:val="00622B8D"/>
     <w:rsid w:val="00680C01"/>
     <w:rsid w:val="006827E3"/>
     <w:rsid w:val="006B081F"/>
     <w:rsid w:val="006C3B55"/>
     <w:rsid w:val="006E7469"/>
     <w:rsid w:val="00775863"/>
     <w:rsid w:val="007E2FBA"/>
     <w:rsid w:val="007F2DBB"/>
     <w:rsid w:val="008235EF"/>
@@ -9286,50 +8998,51 @@
     <w:rsid w:val="009104E4"/>
     <w:rsid w:val="0092211A"/>
     <w:rsid w:val="00960754"/>
     <w:rsid w:val="009873D7"/>
     <w:rsid w:val="009A20C9"/>
     <w:rsid w:val="009A278E"/>
     <w:rsid w:val="009A6B03"/>
     <w:rsid w:val="009B3E13"/>
     <w:rsid w:val="009F020F"/>
     <w:rsid w:val="00A0613A"/>
     <w:rsid w:val="00A205AD"/>
     <w:rsid w:val="00A31789"/>
     <w:rsid w:val="00A76A1D"/>
     <w:rsid w:val="00A857C3"/>
     <w:rsid w:val="00AA2E6F"/>
     <w:rsid w:val="00AA4FDB"/>
     <w:rsid w:val="00AE407C"/>
     <w:rsid w:val="00B57594"/>
     <w:rsid w:val="00B6539B"/>
     <w:rsid w:val="00B702F8"/>
     <w:rsid w:val="00B904DB"/>
     <w:rsid w:val="00BB2CCA"/>
     <w:rsid w:val="00BE2FD1"/>
     <w:rsid w:val="00BF1CD1"/>
     <w:rsid w:val="00BF1E79"/>
+    <w:rsid w:val="00C00CB2"/>
     <w:rsid w:val="00C267C1"/>
     <w:rsid w:val="00C46448"/>
     <w:rsid w:val="00C6056D"/>
     <w:rsid w:val="00C90D57"/>
     <w:rsid w:val="00C96B07"/>
     <w:rsid w:val="00CB1772"/>
     <w:rsid w:val="00CF3953"/>
     <w:rsid w:val="00D2794C"/>
     <w:rsid w:val="00D83E7E"/>
     <w:rsid w:val="00D83E8A"/>
     <w:rsid w:val="00DA1857"/>
     <w:rsid w:val="00DD3A11"/>
     <w:rsid w:val="00DE3902"/>
     <w:rsid w:val="00E01195"/>
     <w:rsid w:val="00E077B9"/>
     <w:rsid w:val="00E1276C"/>
     <w:rsid w:val="00E14B7D"/>
     <w:rsid w:val="00E209F1"/>
     <w:rsid w:val="00E46D2A"/>
     <w:rsid w:val="00E81372"/>
     <w:rsid w:val="00E838A0"/>
     <w:rsid w:val="00ED57C4"/>
     <w:rsid w:val="00EE004E"/>
     <w:rsid w:val="00EE72DC"/>
     <w:rsid w:val="00F21C71"/>
@@ -10229,51 +9942,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1040</Words>
-  <Characters>1552</Characters>
+  <Words>386</Words>
+  <Characters>2202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
-  <Paragraphs>215</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2377</CharactersWithSpaces>
+  <CharactersWithSpaces>2583</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>moi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>